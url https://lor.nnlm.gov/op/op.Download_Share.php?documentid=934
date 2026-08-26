--- v1 (2026-02-22)
+++ v2 (2026-08-26)
@@ -1,54 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3DCDD57E" w14:textId="3E5D71D4" w:rsidR="00020088" w:rsidRPr="00FD5667" w:rsidRDefault="00145139" w:rsidP="000D2A1E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5667">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Providing Mental Health </w:t>
@@ -105,52 +109,60 @@
         <w:r w:rsidRPr="00B27819">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NNLM Resources for Public Libraries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71815244" w14:textId="47213622" w:rsidR="00B27819" w:rsidRDefault="00B27819" w:rsidP="00B27819">
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00FD5667">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>NNLM Reading Club: Mental Health</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="513DB17B" w14:textId="4B927B15" w:rsidR="00FF4148" w:rsidRDefault="00FF4148" w:rsidP="00B27819">
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00FF4148">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NNLM Mental Health and Social Media</w:t>
+          <w:t xml:space="preserve">NNLM Mental Health and </w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00FF4148">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Social Media</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DEC1EF2" w14:textId="22D0CD84" w:rsidR="00886B4A" w:rsidRPr="00B27819" w:rsidRDefault="00886B4A" w:rsidP="00B27819">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00886B4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NNLM New Class Weekly Email</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7BB53587" w14:textId="77777777" w:rsidR="00B27819" w:rsidRPr="00FD5667" w:rsidRDefault="00B27819" w:rsidP="00B27819">
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00FD5667">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MedlinePlus</w:t>
         </w:r>
@@ -609,75 +621,79 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD31DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Evaluation of Health Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F46F51F" w14:textId="1799769C" w:rsidR="00FD31DD" w:rsidRPr="00FD31DD" w:rsidRDefault="00FD31DD" w:rsidP="00FD31DD">
       <w:r w:rsidRPr="00FD31DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. Communication, Reference, and Instruction</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD31DD" w:rsidRPr="00FD31DD">
-      <w:headerReference w:type="default" r:id="rId32"/>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:headerReference w:type="even" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="even" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20AECBE8" w14:textId="77777777" w:rsidR="00A928FA" w:rsidRPr="00FD5667" w:rsidRDefault="00A928FA" w:rsidP="00833998">
+    <w:p w14:paraId="7040DFB1" w14:textId="77777777" w:rsidR="008D71A2" w:rsidRPr="00FD5667" w:rsidRDefault="008D71A2" w:rsidP="00833998">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD5667">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31AA3397" w14:textId="77777777" w:rsidR="00A928FA" w:rsidRPr="00FD5667" w:rsidRDefault="00A928FA" w:rsidP="00833998">
+    <w:p w14:paraId="3B7C9371" w14:textId="77777777" w:rsidR="008D71A2" w:rsidRPr="00FD5667" w:rsidRDefault="008D71A2" w:rsidP="00833998">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD5667">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -700,51 +716,61 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="694B4741" w14:textId="77777777" w:rsidR="00B417A0" w:rsidRDefault="00B417A0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1684A944" w14:textId="77777777" w:rsidR="00261F4C" w:rsidRPr="00FD5667" w:rsidRDefault="00261F4C" w:rsidP="00261F4C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3B005333" w14:textId="55B467DE" w:rsidR="00261F4C" w:rsidRPr="00FD5667" w:rsidRDefault="00261F4C" w:rsidP="00261F4C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD5667">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Funded by the National Library of Medicine. NNLM and Network of the National Library of Medicine are service marks of the US Department of Health and Human Services. Updated </w:t>
     </w:r>
     <w:r w:rsidR="00FD31DD">
@@ -780,143 +806,168 @@
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FD5667">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00FD5667">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="009C061F" w:rsidRPr="00FD5667">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00FD5667">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5AADBF35" w14:textId="416DA63B" w:rsidR="008B07C6" w:rsidRPr="00FD5667" w:rsidRDefault="008B07C6" w:rsidP="00261F4C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="756D9759" w14:textId="77777777" w:rsidR="00B417A0" w:rsidRDefault="00B417A0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34CD1E61" w14:textId="77777777" w:rsidR="00A928FA" w:rsidRPr="00FD5667" w:rsidRDefault="00A928FA" w:rsidP="00833998">
+    <w:p w14:paraId="2C9F0590" w14:textId="77777777" w:rsidR="008D71A2" w:rsidRPr="00FD5667" w:rsidRDefault="008D71A2" w:rsidP="00833998">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD5667">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47F7A7C2" w14:textId="77777777" w:rsidR="00A928FA" w:rsidRPr="00FD5667" w:rsidRDefault="00A928FA" w:rsidP="00833998">
+    <w:p w14:paraId="3C9A16AB" w14:textId="77777777" w:rsidR="008D71A2" w:rsidRPr="00FD5667" w:rsidRDefault="008D71A2" w:rsidP="00833998">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD5667">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BED09B6" w14:textId="0B17E70F" w:rsidR="00833998" w:rsidRPr="00FD5667" w:rsidRDefault="008431B3" w:rsidP="008431B3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1880C77D" w14:textId="77777777" w:rsidR="00B417A0" w:rsidRDefault="00B417A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00FD5667">
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0854240D" w14:textId="22B25DC1" w:rsidR="00B417A0" w:rsidRDefault="00B417A0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19FA78B0" wp14:editId="1D2F9DE0">
-          <wp:extent cx="4346575" cy="694690"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FC36D29" wp14:editId="0EB523F2">
+          <wp:extent cx="5943600" cy="715010"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1" descr="NNLM logo"/>
+          <wp:docPr id="1181344949" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="NNLM logo"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1181344949" name="Picture 1181344949"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4346575" cy="694690"/>
+                    <a:ext cx="5943600" cy="715010"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B5AA625" w14:textId="77777777" w:rsidR="00833998" w:rsidRPr="00FD5667" w:rsidRDefault="00833998">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09A99B1F" w14:textId="77777777" w:rsidR="00B417A0" w:rsidRDefault="00B417A0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09727DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C1CCBAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2092,55 +2143,54 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="82265986">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1994722205">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="114446720">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1723676312">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="654334171">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1196194176">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00833998"/>
     <w:rsid w:val="0000074B"/>
     <w:rsid w:val="000071EF"/>
     <w:rsid w:val="00012097"/>
     <w:rsid w:val="00020088"/>
@@ -2206,50 +2256,51 @@
     <w:rsid w:val="00220053"/>
     <w:rsid w:val="00232287"/>
     <w:rsid w:val="00240A52"/>
     <w:rsid w:val="0026183A"/>
     <w:rsid w:val="00261F4C"/>
     <w:rsid w:val="002830AD"/>
     <w:rsid w:val="002A022A"/>
     <w:rsid w:val="002A5B58"/>
     <w:rsid w:val="002A5F4C"/>
     <w:rsid w:val="002B231E"/>
     <w:rsid w:val="002D6A14"/>
     <w:rsid w:val="002D71B8"/>
     <w:rsid w:val="002E3171"/>
     <w:rsid w:val="00301FEB"/>
     <w:rsid w:val="0030504B"/>
     <w:rsid w:val="00306C42"/>
     <w:rsid w:val="00306D28"/>
     <w:rsid w:val="003143F4"/>
     <w:rsid w:val="00315ECD"/>
     <w:rsid w:val="00320FAE"/>
     <w:rsid w:val="003409FA"/>
     <w:rsid w:val="00344380"/>
     <w:rsid w:val="00355798"/>
     <w:rsid w:val="0036252F"/>
     <w:rsid w:val="00365998"/>
+    <w:rsid w:val="003729AA"/>
     <w:rsid w:val="003733C7"/>
     <w:rsid w:val="00374893"/>
     <w:rsid w:val="0037523F"/>
     <w:rsid w:val="003866CB"/>
     <w:rsid w:val="00391F4D"/>
     <w:rsid w:val="00394B2E"/>
     <w:rsid w:val="003A2D9E"/>
     <w:rsid w:val="003B571E"/>
     <w:rsid w:val="003B6024"/>
     <w:rsid w:val="003B6109"/>
     <w:rsid w:val="003C1C0B"/>
     <w:rsid w:val="003C7B49"/>
     <w:rsid w:val="003D07A2"/>
     <w:rsid w:val="003D45DA"/>
     <w:rsid w:val="003D48FA"/>
     <w:rsid w:val="003E205E"/>
     <w:rsid w:val="003F5EE0"/>
     <w:rsid w:val="0040067F"/>
     <w:rsid w:val="00400A87"/>
     <w:rsid w:val="00407988"/>
     <w:rsid w:val="004143AF"/>
     <w:rsid w:val="00417BCB"/>
     <w:rsid w:val="004452D4"/>
     <w:rsid w:val="00460581"/>
     <w:rsid w:val="00461589"/>
@@ -2341,50 +2392,51 @@
     <w:rsid w:val="0081158A"/>
     <w:rsid w:val="00826C7B"/>
     <w:rsid w:val="00827830"/>
     <w:rsid w:val="00833998"/>
     <w:rsid w:val="008341F7"/>
     <w:rsid w:val="008366B5"/>
     <w:rsid w:val="008431B3"/>
     <w:rsid w:val="00845EAB"/>
     <w:rsid w:val="00850E1C"/>
     <w:rsid w:val="0085110A"/>
     <w:rsid w:val="008530E8"/>
     <w:rsid w:val="00854A69"/>
     <w:rsid w:val="00857E6E"/>
     <w:rsid w:val="00864BD7"/>
     <w:rsid w:val="008758A5"/>
     <w:rsid w:val="00880F4D"/>
     <w:rsid w:val="0088479C"/>
     <w:rsid w:val="00886B4A"/>
     <w:rsid w:val="008929E0"/>
     <w:rsid w:val="0089442D"/>
     <w:rsid w:val="008A3BCE"/>
     <w:rsid w:val="008A4C51"/>
     <w:rsid w:val="008B07C6"/>
     <w:rsid w:val="008B1318"/>
     <w:rsid w:val="008C5360"/>
+    <w:rsid w:val="008D71A2"/>
     <w:rsid w:val="008D7DE2"/>
     <w:rsid w:val="008F05C2"/>
     <w:rsid w:val="008F4A23"/>
     <w:rsid w:val="0090004D"/>
     <w:rsid w:val="00905FA1"/>
     <w:rsid w:val="009178D1"/>
     <w:rsid w:val="00920AA0"/>
     <w:rsid w:val="009313C7"/>
     <w:rsid w:val="009346A7"/>
     <w:rsid w:val="0093737A"/>
     <w:rsid w:val="009374CD"/>
     <w:rsid w:val="009431A2"/>
     <w:rsid w:val="00953257"/>
     <w:rsid w:val="00957168"/>
     <w:rsid w:val="00965E3B"/>
     <w:rsid w:val="009807C1"/>
     <w:rsid w:val="00982456"/>
     <w:rsid w:val="0099333B"/>
     <w:rsid w:val="009C061F"/>
     <w:rsid w:val="009C09AA"/>
     <w:rsid w:val="009C693A"/>
     <w:rsid w:val="009E640C"/>
     <w:rsid w:val="009F1114"/>
     <w:rsid w:val="009F2B23"/>
     <w:rsid w:val="009F2F41"/>
@@ -2393,50 +2445,51 @@
     <w:rsid w:val="00A057C5"/>
     <w:rsid w:val="00A0769D"/>
     <w:rsid w:val="00A23520"/>
     <w:rsid w:val="00A401CA"/>
     <w:rsid w:val="00A4235C"/>
     <w:rsid w:val="00A51759"/>
     <w:rsid w:val="00A54B9E"/>
     <w:rsid w:val="00A60E95"/>
     <w:rsid w:val="00A6256C"/>
     <w:rsid w:val="00A625F7"/>
     <w:rsid w:val="00A652F8"/>
     <w:rsid w:val="00A76211"/>
     <w:rsid w:val="00A76FBF"/>
     <w:rsid w:val="00A86F38"/>
     <w:rsid w:val="00A928FA"/>
     <w:rsid w:val="00A94B39"/>
     <w:rsid w:val="00A9607A"/>
     <w:rsid w:val="00AD10DF"/>
     <w:rsid w:val="00AE3017"/>
     <w:rsid w:val="00AE7C04"/>
     <w:rsid w:val="00B14BB3"/>
     <w:rsid w:val="00B2213C"/>
     <w:rsid w:val="00B26AA3"/>
     <w:rsid w:val="00B27819"/>
     <w:rsid w:val="00B311F8"/>
+    <w:rsid w:val="00B417A0"/>
     <w:rsid w:val="00B445E0"/>
     <w:rsid w:val="00B50A15"/>
     <w:rsid w:val="00B55064"/>
     <w:rsid w:val="00B944A9"/>
     <w:rsid w:val="00B94BE2"/>
     <w:rsid w:val="00BB6B96"/>
     <w:rsid w:val="00BE4EAA"/>
     <w:rsid w:val="00BE75BF"/>
     <w:rsid w:val="00C008A6"/>
     <w:rsid w:val="00C21351"/>
     <w:rsid w:val="00C275DB"/>
     <w:rsid w:val="00C27C23"/>
     <w:rsid w:val="00C301DE"/>
     <w:rsid w:val="00C4641F"/>
     <w:rsid w:val="00C47CBF"/>
     <w:rsid w:val="00C552C1"/>
     <w:rsid w:val="00C55EE8"/>
     <w:rsid w:val="00C65946"/>
     <w:rsid w:val="00C66BE4"/>
     <w:rsid w:val="00C710CA"/>
     <w:rsid w:val="00C749F9"/>
     <w:rsid w:val="00C8597D"/>
     <w:rsid w:val="00C94988"/>
     <w:rsid w:val="00CD7EF8"/>
     <w:rsid w:val="00CD7FDB"/>
@@ -3351,54 +3404,54 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1826699665">
           <w:marLeft w:val="360"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="200"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/mentalhealthandbehavior.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dailymed.nlm.nih.gov/dailymed/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/about/digital-toolkits/mental-health-awareness-month/toolkit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nimh.nih.gov/health/publications" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/public-libraries/resources-for-public-libraries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/about/general/reviewandupdate/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/druginformation.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/campaigns/world-mental-health-day" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/directories/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nimh.nih.gov/get-involved/digital-shareables" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/data/sites/default/files/reports/rpt47096/2023-nsduh-companion-report.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9789240003927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/organizations/all_organizations.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/about/digital-toolkits/mental-health-awareness-month/toolkit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programminglibrarian.org/articles/mutual-affection-partnering-local-rescue-groups-pet-therapy-events" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/form/nnlm-subscriptions" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dailymed.nlm.nih.gov/dailymed/about-dailymed.cfm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/schedule?combine=&amp;ce_categories_121%5B%5D=3&amp;ce_categories_121%5B%5D=4&amp;class_format_133=All" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/reading-club/topic/347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/languages/languages.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/mental-health" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programminglibrarian.org/browse-programs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/consumer-health-information-specialization" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnlm.gov/nnlm-reading-club/mental-health" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/mentalhealthandbehavior.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dailymed.nlm.nih.gov/dailymed/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/about/digital-toolkits/mental-health-awareness-month/toolkit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nimh.nih.gov/health/publications" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/public-libraries/resources-for-public-libraries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/about/general/reviewandupdate/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/druginformation.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/campaigns/world-mental-health-day" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/directories/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nimh.nih.gov/get-involved/digital-shareables" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/data/sites/default/files/reports/rpt47096/2023-nsduh-companion-report.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9789240003927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/organizations/all_organizations.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/about/digital-toolkits/mental-health-awareness-month/toolkit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programminglibrarian.org/articles/mutual-affection-partnering-local-rescue-groups-pet-therapy-events" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/form/nnlm-subscriptions" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dailymed.nlm.nih.gov/dailymed/about-dailymed.cfm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/schedule?combine=&amp;ce_categories_121%5B%5D=3&amp;ce_categories_121%5B%5D=4&amp;class_format_133=All" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/reading-club/topic/347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlineplus.gov/languages/languages.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.samhsa.gov/mental-health" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programminglibrarian.org/browse-programs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/consumer-health-information-specialization" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnlm.gov/nnlm-reading-club/mental-health" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3653,83 +3706,89 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{170051ed-867f-4092-a6af-8a42e27b7e09}" enabled="1" method="Standard" siteId="{5217e0e7-539d-4563-b1bf-7c6dcf074f91}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>444</Words>
-  <Characters>2773</Characters>
+  <Words>480</Words>
+  <Characters>2737</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Providing Mental Health Resources at Your Library</vt:lpstr>
       <vt:lpstr>    Information Resources</vt:lpstr>
       <vt:lpstr>    2023 SAMHSA Infographic Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3120</CharactersWithSpaces>
+  <CharactersWithSpaces>3211</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carolyn M Martin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>