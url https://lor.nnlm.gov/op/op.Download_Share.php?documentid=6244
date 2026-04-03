--- v1 (2026-02-17)
+++ v2 (2026-04-03)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="432FDBAA" w14:textId="6F8E1775" w:rsidR="004B7A14" w:rsidRPr="00AA461E" w:rsidRDefault="00224260" w:rsidP="000D1388">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -323,65 +324,52 @@
         <w:t xml:space="preserve"> An organized collection of data stored electronically.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039C3AB5" w14:textId="15B3C264" w:rsidR="003A7EAB" w:rsidRPr="003A7EAB" w:rsidRDefault="003A7EAB" w:rsidP="00F40E09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7EAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spreadsheet How </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Spreadsheet How Tos</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1B84E1EF" w14:textId="77777777" w:rsidR="003A7EAB" w:rsidRDefault="003A7EAB" w:rsidP="003A7EAB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7590"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Cell: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">An individual rectangle/field in a spreadsheet. Each cell contains a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Value</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
@@ -706,62 +694,51 @@
         </w:rPr>
         <w:t>, especially in its rawest form, is not measurable, and is generally any kind of non-numeric data. Qualitative data often must be coded to be made quantifiable for analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA0D82B" w14:textId="648DE7A4" w:rsidR="00D25B01" w:rsidRPr="00AA461E" w:rsidRDefault="00D25B01" w:rsidP="00D25B01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>General Resources</w:t>
-[...10 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>General Resources:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F08FBC9" w14:textId="6C807B74" w:rsidR="00CC39CD" w:rsidRDefault="00CC39CD" w:rsidP="00CC39CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00CC39CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NNLM Data Pathways: Routes to Data Librarianship</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B3114FD" w14:textId="506912F7" w:rsidR="00D25B01" w:rsidRDefault="00D25B01" w:rsidP="00CC39CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
@@ -784,65 +761,51 @@
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00D25B01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NNLM National Center for Data Services YouTube Playlist</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D77A826" w14:textId="3A879DA1" w:rsidR="00D25B01" w:rsidRDefault="00D25B01" w:rsidP="00CC39CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00D25B01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">NNLM National Center for Data Services </w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> Community</w:t>
+          <w:t>NNLM National Center for Data Services Zenodo Community</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D31E3C0" w14:textId="302D5AD5" w:rsidR="00D25B01" w:rsidRPr="00224260" w:rsidRDefault="00D25B01" w:rsidP="00D25B01">
       <w:r>
         <w:t>NNLM YouTube</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E9BEA4" w14:textId="2C5DF446" w:rsidR="00A10E05" w:rsidRPr="00AA461E" w:rsidRDefault="00A10E05" w:rsidP="00C75118">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA461E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -1010,67 +973,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Health Statistics on the Web</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="742FDCC6" w14:textId="1D9AAF91" w:rsidR="00A10E05" w:rsidRDefault="00A10E05" w:rsidP="00A10E05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00225830">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Research Data Services Landscape: How Do You Start </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> Where Does Your Library Fit In?</w:t>
+          <w:t>The Research Data Services Landscape: How Do You Start And Where Does Your Library Fit In?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1691BB34" w14:textId="2A410D6F" w:rsidR="00225830" w:rsidRPr="00AA461E" w:rsidRDefault="00225830" w:rsidP="00A10E05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00225830">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NNLM YouTube Channel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49E8BA68" w14:textId="60F80326" w:rsidR="00A10E05" w:rsidRPr="00AA461E" w:rsidRDefault="00A10E05" w:rsidP="00C75118">
@@ -1161,103 +1108,88 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Demand</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A805B3E" w14:textId="025C008D" w:rsidR="00A10E05" w:rsidRPr="00AA461E" w:rsidRDefault="00A10E05" w:rsidP="00A10E05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00A3699F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve">Creating Data Management Plans with the </w:t>
-[...9 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
+          <w:t>Creating Data Management Plans with the DMPTool</w:t>
+        </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FBF947B" w14:textId="21A0D2BA" w:rsidR="00A10E05" w:rsidRPr="00E26E79" w:rsidRDefault="00A10E05" w:rsidP="00E26E79">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00E26E79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Open Tools for Data De-identification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73B032E2" w14:textId="76548A56" w:rsidR="00A10E05" w:rsidRPr="00AA461E" w:rsidRDefault="00E26E79" w:rsidP="00A10E05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> for Health Sciences </w:t>
+      <w:r>
+        <w:t xml:space="preserve">OpenRefine for Health Sciences </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00E26E79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00E26E79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Part 2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E5E5743" w14:textId="0EB76252" w:rsidR="00A10E05" w:rsidRPr="008E74C7" w:rsidRDefault="00A10E05" w:rsidP="008E74C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
@@ -1317,67 +1249,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>NIH Data Management and Sharing Policy Workshop On-Demand</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F3DCFEC" w14:textId="1603DE93" w:rsidR="00A10E05" w:rsidRPr="00AA461E" w:rsidRDefault="00A10E05" w:rsidP="00A10E05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="005C1D6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t xml:space="preserve">NIH Data Management and Sharing Requirements Series – </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> perspectives</w:t>
+          <w:t>NIH Data Management and Sharing Requirements Series – practitioners perspectives</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="415E6494" w14:textId="3F4E7871" w:rsidR="00A10E05" w:rsidRPr="00AA461E" w:rsidRDefault="00A10E05" w:rsidP="00A10E05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="005C1D6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>The NIH Data Management and Sharing Policy for non-data librarians – recording available</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AA461E">
         <w:rPr>
@@ -1896,163 +1812,177 @@
     <w:p w14:paraId="13986D27" w14:textId="77777777" w:rsidR="00074FC8" w:rsidRPr="00AA461E" w:rsidRDefault="00074FC8" w:rsidP="00E1715B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00074FC8" w:rsidRPr="00AA461E">
       <w:headerReference w:type="default" r:id="rId50"/>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C69A235" w14:textId="77777777" w:rsidR="00543184" w:rsidRDefault="00543184" w:rsidP="00291D15">
+    <w:p w14:paraId="48D91AD9" w14:textId="77777777" w:rsidR="0065395C" w:rsidRDefault="0065395C" w:rsidP="00291D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DAFA4E8" w14:textId="77777777" w:rsidR="00543184" w:rsidRDefault="00543184" w:rsidP="00291D15">
+    <w:p w14:paraId="1859BB5B" w14:textId="77777777" w:rsidR="0065395C" w:rsidRDefault="0065395C" w:rsidP="00291D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26651F3F" w14:textId="21E5F8AD" w:rsidR="00485108" w:rsidRPr="00485108" w:rsidRDefault="00485108" w:rsidP="00485108">
+  <w:p w14:paraId="26651F3F" w14:textId="71E4FA94" w:rsidR="00485108" w:rsidRPr="00485108" w:rsidRDefault="00485108" w:rsidP="00485108">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00485108">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Funded by the National Library of Medicine. NNLM and Network of the National Library of Medicine are service marks of the US Department of Health and Human Services.</w:t>
     </w:r>
     <w:r w:rsidR="00BC4C1B">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000956FA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
-    <w:r w:rsidR="005D5145">
+    <w:r w:rsidR="00A97E97">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>April 2025</w:t>
+      <w:t>February</w:t>
+    </w:r>
+    <w:r w:rsidR="005D5145">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00A97E97">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="000956FA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C3873B0" w14:textId="762C8E89" w:rsidR="00485108" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1165859887"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
@@ -2076,61 +2006,61 @@
         </w:r>
         <w:r w:rsidR="00485108">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0C59B932" w14:textId="15E48E6C" w:rsidR="007F66FE" w:rsidRPr="007F66FE" w:rsidRDefault="007F66FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57C23C50" w14:textId="77777777" w:rsidR="00543184" w:rsidRDefault="00543184" w:rsidP="00291D15">
+    <w:p w14:paraId="3328AE8A" w14:textId="77777777" w:rsidR="0065395C" w:rsidRDefault="0065395C" w:rsidP="00291D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3935B682" w14:textId="77777777" w:rsidR="00543184" w:rsidRDefault="00543184" w:rsidP="00291D15">
+    <w:p w14:paraId="76C52022" w14:textId="77777777" w:rsidR="0065395C" w:rsidRDefault="0065395C" w:rsidP="00291D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75D7C759" w14:textId="0529AE74" w:rsidR="00F23CAF" w:rsidRDefault="00F23CAF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B164CF7" wp14:editId="028A9869">
           <wp:extent cx="5943600" cy="952500"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3901,141 +3831,146 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1935819313">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="684095385">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="116333754">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="803932785">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1234924654">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="257711177">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="178"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00291D15"/>
     <w:rsid w:val="00001D2B"/>
     <w:rsid w:val="0001624B"/>
     <w:rsid w:val="00021AB2"/>
     <w:rsid w:val="00034A47"/>
     <w:rsid w:val="0003765F"/>
     <w:rsid w:val="00074FC8"/>
     <w:rsid w:val="000956FA"/>
     <w:rsid w:val="000D1388"/>
     <w:rsid w:val="000F0551"/>
     <w:rsid w:val="00144148"/>
     <w:rsid w:val="00163A26"/>
     <w:rsid w:val="00164343"/>
     <w:rsid w:val="00171FA7"/>
+    <w:rsid w:val="001872C2"/>
     <w:rsid w:val="001C3B69"/>
     <w:rsid w:val="001E005E"/>
     <w:rsid w:val="00221AD4"/>
     <w:rsid w:val="00223106"/>
     <w:rsid w:val="00224260"/>
     <w:rsid w:val="00225830"/>
     <w:rsid w:val="0024418B"/>
     <w:rsid w:val="00245009"/>
     <w:rsid w:val="00291D15"/>
     <w:rsid w:val="00296C7F"/>
     <w:rsid w:val="003106DB"/>
     <w:rsid w:val="003A7EAB"/>
     <w:rsid w:val="00456325"/>
     <w:rsid w:val="00473B10"/>
     <w:rsid w:val="00485108"/>
     <w:rsid w:val="004A1EA6"/>
     <w:rsid w:val="004B5D3C"/>
     <w:rsid w:val="004B7A14"/>
     <w:rsid w:val="004D4561"/>
     <w:rsid w:val="004D77C5"/>
     <w:rsid w:val="004F1708"/>
     <w:rsid w:val="00513592"/>
     <w:rsid w:val="00543184"/>
     <w:rsid w:val="00571FE4"/>
     <w:rsid w:val="005A350D"/>
     <w:rsid w:val="005B3918"/>
     <w:rsid w:val="005C1D6E"/>
     <w:rsid w:val="005D44D2"/>
     <w:rsid w:val="005D5145"/>
     <w:rsid w:val="005E5CBE"/>
     <w:rsid w:val="00613ED9"/>
     <w:rsid w:val="00625C5A"/>
     <w:rsid w:val="00637F35"/>
+    <w:rsid w:val="0065395C"/>
     <w:rsid w:val="00660EBD"/>
     <w:rsid w:val="006B7885"/>
     <w:rsid w:val="006E4876"/>
     <w:rsid w:val="00773603"/>
     <w:rsid w:val="007B7BEA"/>
     <w:rsid w:val="007F66FE"/>
     <w:rsid w:val="00807B67"/>
     <w:rsid w:val="00823EB6"/>
     <w:rsid w:val="008E102B"/>
     <w:rsid w:val="008E74C7"/>
     <w:rsid w:val="00985E7F"/>
     <w:rsid w:val="00986D94"/>
     <w:rsid w:val="009B3AAD"/>
     <w:rsid w:val="00A10E05"/>
     <w:rsid w:val="00A3699F"/>
     <w:rsid w:val="00A505CA"/>
     <w:rsid w:val="00A55BCD"/>
     <w:rsid w:val="00A57D04"/>
+    <w:rsid w:val="00A97E97"/>
     <w:rsid w:val="00AA461E"/>
     <w:rsid w:val="00B14B3F"/>
+    <w:rsid w:val="00B67252"/>
     <w:rsid w:val="00B6732F"/>
     <w:rsid w:val="00B947CC"/>
     <w:rsid w:val="00BC4C1B"/>
     <w:rsid w:val="00BF49E7"/>
     <w:rsid w:val="00C505EB"/>
     <w:rsid w:val="00C75118"/>
     <w:rsid w:val="00CA335D"/>
     <w:rsid w:val="00CC39CD"/>
     <w:rsid w:val="00CE7517"/>
     <w:rsid w:val="00D25B01"/>
     <w:rsid w:val="00D51EEC"/>
     <w:rsid w:val="00DF0BE9"/>
     <w:rsid w:val="00DF0C8E"/>
     <w:rsid w:val="00E1715B"/>
     <w:rsid w:val="00E26E79"/>
     <w:rsid w:val="00E30ED8"/>
     <w:rsid w:val="00E87A9B"/>
     <w:rsid w:val="00F23AFB"/>
     <w:rsid w:val="00F23CAF"/>
     <w:rsid w:val="00F40E09"/>
     <w:rsid w:val="00F539B1"/>
     <w:rsid w:val="00FA66F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5515,72 +5450,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91B2A4F3-67F8-4ADF-8244-44109B937FE1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1145</Words>
-  <Characters>6529</Characters>
+  <Words>1091</Words>
+  <Characters>6583</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>146</Lines>
+  <Paragraphs>144</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7659</CharactersWithSpaces>
+  <CharactersWithSpaces>7530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rebecca Brown</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>