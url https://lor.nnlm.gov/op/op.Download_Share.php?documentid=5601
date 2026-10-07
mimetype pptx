--- v1 (2026-02-04)
+++ v2 (2026-10-07)
@@ -145,55 +145,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId46"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="428" r:id="rId3"/>
     <p:sldId id="424" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="261" r:id="rId6"/>
     <p:sldId id="430" r:id="rId7"/>
     <p:sldId id="264" r:id="rId8"/>
     <p:sldId id="439" r:id="rId9"/>
     <p:sldId id="431" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="455" r:id="rId13"/>
     <p:sldId id="463" r:id="rId14"/>
     <p:sldId id="432" r:id="rId15"/>
@@ -313,130 +314,147 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="95097" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="77" d="100"/>
-          <a:sy n="77" d="100"/>
+          <a:sx n="103" d="100"/>
+          <a:sy n="103" d="100"/>
         </p:scale>
-        <p:origin x="67" y="312"/>
+        <p:origin x="144" y="282"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="-7764"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityhealthdashboard.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.countyhealthrankings.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kff.org/statedata/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cityhealthdashboard.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.countyhealthrankings.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kff.org/statedata/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3#4">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10300"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt2"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -1143,51 +1161,51 @@
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt2">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/colors2.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3#5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10300"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt2"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -1894,51 +1912,51 @@
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt2">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/colors3.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3#6">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10300"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt2"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk2"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -2645,51 +2663,51 @@
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt2">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/colors4.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#4">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -3395,51 +3413,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{BCF3456B-C727-444F-9F5E-65B24A03E3A9}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/list1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3" csCatId="mainScheme" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/list1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#7" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3#4" csCatId="mainScheme" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{586AED7F-E67F-4BF1-B551-8626DCAD2234}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="2400" dirty="0"/>
             <a:t>Why health outreach programs?</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{443328DC-6EEE-4E7C-9BC1-E7320218CB3D}" type="parTrans" cxnId="{B1D524FC-A7AA-4CD8-B79B-57724D009B99}">
       <dgm:prSet/>
@@ -3740,51 +3758,51 @@
     <dgm:cxn modelId="{3A2E6A31-63DE-47F4-BF34-690C9DAEA344}" type="presParOf" srcId="{09F15CCA-E401-4C33-A56A-147D3871FCF6}" destId="{60F1A52A-4556-4743-A895-B7B2DB96D354}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
     <dgm:cxn modelId="{DCFB83A5-B0B9-4ABD-826A-66B021DBD1AB}" type="presParOf" srcId="{09F15CCA-E401-4C33-A56A-147D3871FCF6}" destId="{B8791214-F5AC-4A2C-B8D5-4C0D6F0377BF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
     <dgm:cxn modelId="{541F9BCF-5625-437E-B2FC-70E9604E0E63}" type="presParOf" srcId="{B23F081B-04BF-4FDF-B159-8B4B5CDE5CE0}" destId="{D9F4454D-71D9-49B1-B775-C639E24A2770}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
     <dgm:cxn modelId="{9D12DEB3-362D-49FD-A63A-1ED73087DB2F}" type="presParOf" srcId="{B23F081B-04BF-4FDF-B159-8B4B5CDE5CE0}" destId="{47EBC3E9-EDB3-4C6B-9A75-8C30298653B4}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
     <dgm:cxn modelId="{82396B3D-C843-4204-B08F-5DC5D33204C6}" type="presParOf" srcId="{B23F081B-04BF-4FDF-B159-8B4B5CDE5CE0}" destId="{7CB700AB-B6FE-4424-8D66-2B3BE1EDA374}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
     <dgm:cxn modelId="{3A4E77EF-6A3D-44AD-9CA8-37995E368B2C}" type="presParOf" srcId="{B23F081B-04BF-4FDF-B159-8B4B5CDE5CE0}" destId="{CC24EAFC-585D-4CDF-BC02-B0CA0E23AE63}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
     <dgm:cxn modelId="{88BB22F0-80C6-46DF-8DB5-804767B25F16}" type="presParOf" srcId="{CC24EAFC-585D-4CDF-BC02-B0CA0E23AE63}" destId="{06B1B1DE-971F-4639-99C0-23388B0D7ABD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
     <dgm:cxn modelId="{70C54115-FAD4-4BEF-A39F-F30AC41ADC22}" type="presParOf" srcId="{CC24EAFC-585D-4CDF-BC02-B0CA0E23AE63}" destId="{6E9D04D1-BFFB-44E2-85E6-451EAE319968}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
     <dgm:cxn modelId="{AB37E978-7FB5-4ED1-8DD4-E94654BC7611}" type="presParOf" srcId="{B23F081B-04BF-4FDF-B159-8B4B5CDE5CE0}" destId="{C2774E08-B412-473E-A93C-4BF358A8EFF6}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
     <dgm:cxn modelId="{67E16305-1C04-4F8D-9529-280C6493F169}" type="presParOf" srcId="{B23F081B-04BF-4FDF-B159-8B4B5CDE5CE0}" destId="{0E77EA6E-4F9A-43B4-8431-FC2DD5894D0E}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId8" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{0225E040-79BB-4B95-9D76-DA02EFB7B451}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3" csCatId="mainScheme" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#8" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3#5" csCatId="mainScheme" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3A97E353-5557-492B-9ADE-FC80A79F4B00}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
                 <a:extLst>
                   <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                     <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
@@ -4101,51 +4119,51 @@
     <dgm:cxn modelId="{1A19B8D1-2018-40AB-B3FE-9235A477582E}" srcId="{E6354ED1-C555-4DA0-B4C9-581FAF3EFD68}" destId="{DF7C3395-CB80-44DE-BD87-5C386E1124E3}" srcOrd="0" destOrd="0" parTransId="{6683C652-D425-4971-9CD3-2DEA6A28B5EA}" sibTransId="{5B7231A7-0D9D-4CE0-A659-16EEC580D37F}"/>
     <dgm:cxn modelId="{0FEF5CE3-2FDC-46C5-9303-C650D753F812}" type="presOf" srcId="{1BA272F8-DD14-4F61-855E-2D712FC851B7}" destId="{F3154839-7829-4272-B252-120CA1FEEA30}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{691A98E6-1517-4E5C-B583-92212732E9BA}" type="presOf" srcId="{0225E040-79BB-4B95-9D76-DA02EFB7B451}" destId="{10DC9955-226A-4F10-9299-65E6B44610A7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{8746C1EA-288A-4741-89E5-635EC16B8BA5}" srcId="{0225E040-79BB-4B95-9D76-DA02EFB7B451}" destId="{3A97E353-5557-492B-9ADE-FC80A79F4B00}" srcOrd="0" destOrd="0" parTransId="{752CAD78-2DF4-4A3C-B072-9483B48B5B09}" sibTransId="{B7660F33-E406-4B73-A33B-F1BADEAA43E9}"/>
     <dgm:cxn modelId="{B39B432F-ADBE-4F4C-A67D-4418F2F13423}" type="presParOf" srcId="{10DC9955-226A-4F10-9299-65E6B44610A7}" destId="{E7BE630B-86DA-46C1-AEA3-65D5FF4D2EB1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{5AD81F1F-6EFE-4E17-880A-8A62879D197C}" type="presParOf" srcId="{10DC9955-226A-4F10-9299-65E6B44610A7}" destId="{8A09376D-2BC9-4BA8-811F-2ADC39A1C297}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{9A77BC8E-F3F0-4E8F-8010-5B8278D23FBD}" type="presParOf" srcId="{10DC9955-226A-4F10-9299-65E6B44610A7}" destId="{D7E8661F-E7FC-4DD3-AD54-07FFD043F2DD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{0B3DB6AD-8E5D-4C19-9C04-269BE328DE61}" type="presParOf" srcId="{10DC9955-226A-4F10-9299-65E6B44610A7}" destId="{EDCEAB5A-EBB4-46D8-9968-FED6844DA13F}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{862D32BF-7AF1-4D03-896C-756B933EC2B0}" type="presParOf" srcId="{10DC9955-226A-4F10-9299-65E6B44610A7}" destId="{707D3F15-2F2A-44F0-9810-1CA07D065D4D}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{B95B9CB2-0428-4DE5-8FA3-ED8429E0294C}" type="presParOf" srcId="{10DC9955-226A-4F10-9299-65E6B44610A7}" destId="{F3154839-7829-4272-B252-120CA1FEEA30}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId8" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{1ABF1E5C-24DE-49D3-8C58-3B00AD3CD28A}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process4" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple2" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3" csCatId="mainScheme" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process4" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple2#2" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_3#6" csCatId="mainScheme" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FDB529F9-9904-4ADC-AD40-385705C3034F}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="2800" dirty="0"/>
             <a:t>Information</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F5AE077B-BF9B-4F32-A13B-D74DAAFCB810}" type="parTrans" cxnId="{164CAA81-BEC9-4C98-BF08-5C4793CFC8A1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US" sz="2800"/>
         </a:p>
@@ -4438,51 +4456,51 @@
     <dgm:cxn modelId="{3830F5BC-A027-4EE2-889D-32E46220416D}" type="presParOf" srcId="{71CE2059-87A1-444C-890E-9572F22C758B}" destId="{EAA4C56B-65CE-44DC-B935-B6E160B2006B}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
     <dgm:cxn modelId="{35575D64-A32D-49DF-9A3B-5960D0500D39}" type="presParOf" srcId="{EAA4C56B-65CE-44DC-B935-B6E160B2006B}" destId="{0BB12B0B-0C06-44DA-ACA3-9C2A707AF003}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
     <dgm:cxn modelId="{D60DDE10-C7C7-46EC-8ACD-B7EF359F2925}" type="presParOf" srcId="{EAA4C56B-65CE-44DC-B935-B6E160B2006B}" destId="{3C54C03A-2CE6-4E67-9E9D-C23301173B50}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
     <dgm:cxn modelId="{24EBB3BD-38D7-4466-83D2-B38621C18A8A}" type="presParOf" srcId="{EAA4C56B-65CE-44DC-B935-B6E160B2006B}" destId="{24B60A95-548D-4483-9FB9-DA7D5CD1A447}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
     <dgm:cxn modelId="{BFD27742-0321-47E7-856E-346F72336F83}" type="presParOf" srcId="{24B60A95-548D-4483-9FB9-DA7D5CD1A447}" destId="{1E79CE2B-F5E1-4A8F-B6B9-32BBEBAF7126}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
     <dgm:cxn modelId="{DFF6F7E4-2625-401D-A29C-126769857AB2}" type="presParOf" srcId="{24B60A95-548D-4483-9FB9-DA7D5CD1A447}" destId="{4BA98024-0497-4ED2-BAE9-6C872E8659F5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
     <dgm:cxn modelId="{B3CB4704-41F3-49FF-A6AD-CA66EDCEFA90}" type="presParOf" srcId="{24B60A95-548D-4483-9FB9-DA7D5CD1A447}" destId="{ABDF5BB1-FB2D-4DC0-9AA3-14ACC6793399}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
     <dgm:cxn modelId="{6C6F4F10-6FD9-40F2-86C6-EF42E158C79A}" type="presParOf" srcId="{71CE2059-87A1-444C-890E-9572F22C758B}" destId="{1624EB39-87C9-44EF-AA99-97F6896F80B2}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
     <dgm:cxn modelId="{1209DD34-9E37-4CC9-B4CD-6BB225C6B23C}" type="presParOf" srcId="{71CE2059-87A1-444C-890E-9572F22C758B}" destId="{EA79C771-F9EA-4E78-AB96-617D0264EFD3}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
     <dgm:cxn modelId="{3F32C5F3-CDE4-496E-820D-1D079C4750D0}" type="presParOf" srcId="{EA79C771-F9EA-4E78-AB96-617D0264EFD3}" destId="{5914BBB0-9167-4472-A013-01F6D2018CFD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process4"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId8" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{04CD6496-4DE2-4404-AB9C-049F4E6ABA7B}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2018/2/layout/IconCircleList" loCatId="icon" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2018/2/layout/IconCircleList" loCatId="icon" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#9" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#4" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6BE7536E-061C-4250-ABB0-7E816BDAA086}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
             <a:t>Local government or public health</a:t>
           </a:r>
@@ -4749,302 +4767,302 @@
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{4F81F960-F413-4E14-8E4B-C760B75F2F4A}" type="pres">
       <dgm:prSet presAssocID="{04CD6496-4DE2-4404-AB9C-049F4E6ABA7B}" presName="container" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A8171770-4BD6-4EF5-932E-B0477F7ED69C}" type="pres">
       <dgm:prSet presAssocID="{6BE7536E-061C-4250-ABB0-7E816BDAA086}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1F55C4C8-4D3F-4EAE-A00A-F8895A5C36E4}" type="pres">
       <dgm:prSet presAssocID="{6BE7536E-061C-4250-ABB0-7E816BDAA086}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="6"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8D53A510-6E3F-4234-B5BE-DB445006FEBB}" type="pres">
       <dgm:prSet presAssocID="{6BE7536E-061C-4250-ABB0-7E816BDAA086}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="6"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Bank"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{C22B3833-0CE7-48E5-A3B3-9181C508E0EA}" type="pres">
       <dgm:prSet presAssocID="{6BE7536E-061C-4250-ABB0-7E816BDAA086}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3731EAEF-C58D-4E1D-AA46-20CB6DFC9829}" type="pres">
       <dgm:prSet presAssocID="{6BE7536E-061C-4250-ABB0-7E816BDAA086}" presName="textRect" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="6">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D5318400-F3C1-4D03-AD9C-3B78D4E8D857}" type="pres">
       <dgm:prSet presAssocID="{2CC83638-7499-45F0-A774-F953F0F04CD3}" presName="sibTrans" presStyleLbl="sibTrans2D1" presStyleIdx="0" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{91154979-3027-4D76-969C-B5AACEC4CDFB}" type="pres">
       <dgm:prSet presAssocID="{9B5264DB-D569-406A-84A5-65ABEFAF3E3C}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AEA23180-79B8-4EDD-865F-1CC254BC6B16}" type="pres">
       <dgm:prSet presAssocID="{9B5264DB-D569-406A-84A5-65ABEFAF3E3C}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="6"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FAEAF6F4-6767-4677-9733-F52C1736EC10}" type="pres">
       <dgm:prSet presAssocID="{9B5264DB-D569-406A-84A5-65ABEFAF3E3C}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="6"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Stethoscope"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{9084B7E4-72B6-4BD0-9098-123CF20494C3}" type="pres">
       <dgm:prSet presAssocID="{9B5264DB-D569-406A-84A5-65ABEFAF3E3C}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{451D0197-DFDF-4ED8-9EBE-CA54F8DD8A72}" type="pres">
       <dgm:prSet presAssocID="{9B5264DB-D569-406A-84A5-65ABEFAF3E3C}" presName="textRect" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="6">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C721EFD7-2363-4D12-81EE-A3E1BB9FC4FB}" type="pres">
       <dgm:prSet presAssocID="{B4EAEC72-AEB6-4B54-AC94-3DC4B236309A}" presName="sibTrans" presStyleLbl="sibTrans2D1" presStyleIdx="0" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9B39B67D-6E1B-4FFD-B92F-33B7EB7425AD}" type="pres">
       <dgm:prSet presAssocID="{5DA37B77-C59E-4D01-B4B4-FA406B9738C9}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F491EE78-6355-4532-9A24-0B568FB04DA1}" type="pres">
       <dgm:prSet presAssocID="{5DA37B77-C59E-4D01-B4B4-FA406B9738C9}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="6"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8DB488CB-4912-4C3A-987C-D05DE4B618BB}" type="pres">
       <dgm:prSet presAssocID="{5DA37B77-C59E-4D01-B4B4-FA406B9738C9}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="6"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Farm scene"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{122B6D99-D1C3-41EF-95F7-A5E780826A11}" type="pres">
       <dgm:prSet presAssocID="{5DA37B77-C59E-4D01-B4B4-FA406B9738C9}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B935AACD-B13F-4578-822C-B6097BE23840}" type="pres">
       <dgm:prSet presAssocID="{5DA37B77-C59E-4D01-B4B4-FA406B9738C9}" presName="textRect" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="6">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CD7E71FE-2B40-4741-AD13-48D98750424E}" type="pres">
       <dgm:prSet presAssocID="{B730E1C2-DCF2-4A4D-A878-1C834EEBAD45}" presName="sibTrans" presStyleLbl="sibTrans2D1" presStyleIdx="0" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8B641D6C-2FFA-4A95-8911-65B8B02A1CFF}" type="pres">
       <dgm:prSet presAssocID="{9FC0E982-0883-41F7-B132-74191744F9CF}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{226E4938-B413-4D30-8E92-0CB1ACFC905C}" type="pres">
       <dgm:prSet presAssocID="{9FC0E982-0883-41F7-B132-74191744F9CF}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="6"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{79F399BC-A7C6-47C9-A49F-F286626C08D4}" type="pres">
       <dgm:prSet presAssocID="{9FC0E982-0883-41F7-B132-74191744F9CF}" presName="iconRect" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="6"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Lunch Box with solid fill"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{0C0F3C1C-6838-48FE-9465-CADC3E575134}" type="pres">
       <dgm:prSet presAssocID="{9FC0E982-0883-41F7-B132-74191744F9CF}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{89704B37-ADFC-453E-A37E-737331B8515F}" type="pres">
       <dgm:prSet presAssocID="{9FC0E982-0883-41F7-B132-74191744F9CF}" presName="textRect" presStyleLbl="revTx" presStyleIdx="3" presStyleCnt="6">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{362A5A62-A328-4BD6-8688-C6F8D3D2B448}" type="pres">
       <dgm:prSet presAssocID="{23AD8358-0891-46A4-AFBD-8CB27D1511E6}" presName="sibTrans" presStyleLbl="sibTrans2D1" presStyleIdx="0" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F4A0F8C1-32A0-40EB-ADD4-B46C817A301F}" type="pres">
       <dgm:prSet presAssocID="{1579D706-DA23-4974-8947-070521AEC7D3}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{EC3E7424-EE4E-42D3-9272-BB9E524BFC08}" type="pres">
       <dgm:prSet presAssocID="{1579D706-DA23-4974-8947-070521AEC7D3}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="4" presStyleCnt="6"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{649C3CD0-8AB8-42FA-9A46-A916FB2354D8}" type="pres">
       <dgm:prSet presAssocID="{1579D706-DA23-4974-8947-070521AEC7D3}" presName="iconRect" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="6"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="City"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{83D88347-53E8-4749-ACB1-8E319EDD2570}" type="pres">
       <dgm:prSet presAssocID="{1579D706-DA23-4974-8947-070521AEC7D3}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B57EECC2-317A-4FAB-AAEB-13CA1DE03228}" type="pres">
       <dgm:prSet presAssocID="{1579D706-DA23-4974-8947-070521AEC7D3}" presName="textRect" presStyleLbl="revTx" presStyleIdx="4" presStyleCnt="6">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{11078CE5-3E58-485A-8F49-0B3F6659B1DB}" type="pres">
       <dgm:prSet presAssocID="{1B92BACE-4380-4D9B-A641-C96F7177E70C}" presName="sibTrans" presStyleLbl="sibTrans2D1" presStyleIdx="0" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{47F485C9-73D6-432F-9CF3-6E5034962940}" type="pres">
       <dgm:prSet presAssocID="{831FD676-813D-40BB-9D3D-A2FA4F65181E}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{9F1FB469-A8A2-430E-BC11-D72685C9A9CE}" type="pres">
       <dgm:prSet presAssocID="{831FD676-813D-40BB-9D3D-A2FA4F65181E}" presName="iconBgRect" presStyleLbl="bgShp" presStyleIdx="5" presStyleCnt="6"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{86381E0D-FA8F-4692-A2A4-9CDBD1234F66}" type="pres">
       <dgm:prSet presAssocID="{831FD676-813D-40BB-9D3D-A2FA4F65181E}" presName="iconRect" presStyleLbl="node1" presStyleIdx="5" presStyleCnt="6"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Meditation with solid fill"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{2EE47BA4-38F1-4D45-A4D3-45CC1707833D}" type="pres">
       <dgm:prSet presAssocID="{831FD676-813D-40BB-9D3D-A2FA4F65181E}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5B6E6954-DE53-4CF9-8D4D-1D9E201501F6}" type="pres">
       <dgm:prSet presAssocID="{831FD676-813D-40BB-9D3D-A2FA4F65181E}" presName="textRect" presStyleLbl="revTx" presStyleIdx="5" presStyleCnt="6">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:chPref val="1"/>
         </dgm:presLayoutVars>
@@ -6630,57 +6648,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{8D53A510-6E3F-4234-B5BE-DB445006FEBB}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="271034" y="1096980"/>
           <a:ext cx="520402" cy="520402"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -6786,57 +6804,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{FAEAF6F4-6767-4677-9733-F52C1736EC10}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3843996" y="1096980"/>
           <a:ext cx="520402" cy="520402"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -6942,57 +6960,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{8DB488CB-4912-4C3A-987C-D05DE4B618BB}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="7416958" y="1096980"/>
           <a:ext cx="520402" cy="520402"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -7098,54 +7116,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{79F399BC-A7C6-47C9-A49F-F286626C08D4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="271034" y="2733954"/>
           <a:ext cx="520402" cy="520402"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -7252,57 +7270,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{649C3CD0-8AB8-42FA-9A46-A916FB2354D8}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3843996" y="2733954"/>
           <a:ext cx="520402" cy="520402"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -7408,54 +7426,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{86381E0D-FA8F-4692-A2A4-9CDBD1234F66}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="7416958" y="2733954"/>
           <a:ext cx="520402" cy="520402"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -8470,51 +8488,51 @@
               <dgm:adjLst/>
             </dgm:shape>
             <dgm:presOf axis="self"/>
             <dgm:constrLst/>
             <dgm:ruleLst/>
           </dgm:layoutNode>
         </dgm:forEach>
       </dgm:forEach>
     </dgm:layoutNode>
   </dgm:layoutNode>
   <dgm:extLst>
     <a:ext uri="{68A01E43-0DF5-4B5B-8FA6-DAF915123BFB}">
       <dgm1612:lstStyle xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram">
         <a:lvl1pPr>
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
         </a:lvl1pPr>
       </dgm1612:lstStyle>
     </a:ext>
   </dgm:extLst>
 </dgm:layoutDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#7">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -9504,51 +9522,51 @@
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#8">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -10538,51 +10556,51 @@
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle3.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple2">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple2#2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10200"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -11572,51 +11590,51 @@
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle4.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#9">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -12691,51 +12709,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{68D4D79F-0D2F-4757-AE99-F4E3A68559D6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/8/2026</a:t>
+              <a:t>8/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -30054,151 +30072,151 @@
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruralhealthinfo.org/toolkits/health-literacy/2/community/public-libraries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webjunction.org/explore-topics/ehealth.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programminglibrarian.org/ideas/topic?topic=948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/funding/funded" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letsmovelibraries.org/program-ideas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbrary.com/youtube-playlists/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbrary.com/youtube-playlists/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruralhealthinfo.org/toolkits/health-literacy/2/community/public-libraries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webjunction.org/explore-topics/ehealth.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letsmovelibraries.org/program-ideas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/funding/funded" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbrary.com/youtube-playlists/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letsmovelibraries.org/program-ideas/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruralhealthinfo.org/toolkits/health-literacy/2/community/public-libraries" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webjunction.org/explore-topics/ehealth.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odphp.health.gov/news/category/national-health-observances" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programminglibrarian.org/ideas/topic?topic=948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/funding/funded" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/funding/funded" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://letsmovelibraries.org/program-ideas/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbrary.com/youtube-playlists/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ready.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruralhealthinfo.org/toolkits/health-literacy/2/community/public-libraries" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webjunction.org/explore-topics/ehealth.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odphp.health.gov/news/category/national-health-observances" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbsnews.com/newyork/news/central-library-provides-free-menstrual-products/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbsnews.com/newyork/news/central-library-provides-free-menstrual-products/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/pV32iJ4WL-g" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/sites/default/files/2021-08/Logic%20Model.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/sites/default/files/2021-08/Logic%20Model.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrl.libguides.com/marketingresources/readings_videos" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org/pla/resources/tools/public-relations-marketing/marketing-strategies" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acrl.libguides.com/marketingresources/readings_videos" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org/pla/resources/tools/public-relations-marketing/marketing-strategies" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="nnlm.gov/reading-club" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="nnlm.gov/reading-club" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/mental-health-information-community-partnerships-toolkit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/community-engagement-resource-guide" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/public-libraries/resources-for-public-libraries" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/nnlm-proposal-writing-toolkit" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/order" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/mental-health-information-community-partnerships-toolkit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/community-engagement-resource-guide" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/public-libraries/resources-for-public-libraries" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/nnlm-proposal-writing-toolkit" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/guides/order" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnlm.gov/guides/consumer-health-information-specialization" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnlm.gov/guides/consumer-health-information-specialization" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/class-catalog/librarians-guide-consumer-health" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/class-catalog/providing-mental-health-resources-your-library" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/class/medlineplus-tutorial-librarians-and-health-educators" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/class/prescription-and-over-counter-drugs-supporting-patients-evidence-based-information" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/class-catalog/librarians-guide-consumer-health" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/class-catalog/providing-mental-health-resources-your-library" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/class/medlineplus-tutorial-librarians-and-health-educators" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/training/class/prescription-and-over-counter-drugs-supporting-patients-evidence-based-information" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -34334,264 +34352,260 @@
             <a:ext cx="5603010" cy="4162590"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="914400" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Let’s Move in Libraries</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:ea typeface="Calibri" panose="020F0502020204030204"/>
               <a:cs typeface="Arial" panose="020B0604020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:cs typeface="Arial" panose="020B0604020202020204"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
-              <a:t>ALA: Programming Librarian</a:t>
+              <a:t>WebJunction</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204"/>
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
-              <a:t>WebJunction: </a:t>
+              <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204"/>
               </a:rPr>
               <a:t>Health Happens in Libraries</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
-                <a:hlinkClick r:id="rId7">
+                <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Rural Health Literacy Toolkit</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:ea typeface="Calibri" panose="020F0502020204030204"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204"/>
-                <a:hlinkClick r:id="rId8">
+                <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Ready.gov</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:ea typeface="Calibri" panose="020F0502020204030204"/>
               <a:cs typeface="Arial" panose="020B0604020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:cs typeface="Calibri"/>
-                <a:hlinkClick r:id="rId9">
+                <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Jbrary Storytime Resources</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Arial" panose="020B0604020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204"/>
-                <a:hlinkClick r:id="rId10"/>
+                <a:hlinkClick r:id="rId9"/>
               </a:rPr>
               <a:t>NNLM Past Funded Projects</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:ea typeface="Calibri" panose="020F0502020204030204"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204"/>
                 <a:hlinkClick r:id="" action="ppaction://noaction"/>
               </a:rPr>
               <a:t>National Health Observances</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="508992" lvl="1" indent="-256818">
               <a:lnSpc>
                 <a:spcPct val="113999"/>
               </a:lnSpc>
               <a:buSzPct val="114999"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F736491-7BA7-6B74-09D9-45FD08A9062B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId10"/>
           <a:srcRect t="425" r="76923" b="70639"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6698768" y="1717962"/>
             <a:ext cx="2701101" cy="3095811"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12"/>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9742806" y="2358665"/>
             <a:ext cx="1607344" cy="267891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13"/>
+          <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9854811" y="3342053"/>
             <a:ext cx="1825461" cy="1034077"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21EBB0F9-31E7-78AF-19D2-68F20F91C6A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -34747,51 +34761,51 @@
           <p:cNvPr id="5" name="Content Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B92C66F-3AAE-C7A3-0AEC-52608C656D88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6661580" y="1325815"/>
             <a:ext cx="4682172" cy="4453662"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
@@ -34802,154 +34816,89 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Let’s Move in Libraries</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...63 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId5">
+                <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>WebJunction: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Health Happens in Libraries</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -34963,51 +34912,51 @@
             <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId6">
+                <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Rural Health Literacy Toolkit</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -35020,183 +34969,183 @@
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId7">
+                <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Ready.gov</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
-                <a:hlinkClick r:id="rId8">
+                <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Jbrary Storytime Resources</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId9">
+                <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>NNLM Past Funded Projects</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId10">
+                <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>National Health Observances</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
@@ -44406,57 +44355,63 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{170051ed-867f-4092-a6af-8a42e27b7e09}" enabled="1" method="Standard" siteId="{5217e0e7-539d-4563-b1bf-7c6dcf074f91}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1695</Words>
+  <Words>1687</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>294</Paragraphs>
+  <Paragraphs>291</Paragraphs>
   <Slides>44</Slides>
   <Notes>41</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>44</vt:i4>
       </vt:variant>