--- v1 (2025-12-01)
+++ v2 (2026-08-06)
@@ -1,131 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId22"/>
+    <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="725" r:id="rId3"/>
-[...17 lines deleted...]
-    <p:sldId id="331" r:id="rId21"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="724" r:id="rId4"/>
+    <p:sldId id="1586" r:id="rId5"/>
+    <p:sldId id="258" r:id="rId6"/>
+    <p:sldId id="272" r:id="rId7"/>
+    <p:sldId id="317" r:id="rId8"/>
+    <p:sldId id="308" r:id="rId9"/>
+    <p:sldId id="1588" r:id="rId10"/>
+    <p:sldId id="1589" r:id="rId11"/>
+    <p:sldId id="259" r:id="rId12"/>
+    <p:sldId id="1590" r:id="rId13"/>
+    <p:sldId id="262" r:id="rId14"/>
+    <p:sldId id="355" r:id="rId15"/>
+    <p:sldId id="1585" r:id="rId16"/>
+    <p:sldId id="356" r:id="rId17"/>
+    <p:sldId id="266" r:id="rId18"/>
+    <p:sldId id="309" r:id="rId19"/>
+    <p:sldId id="330" r:id="rId20"/>
+    <p:sldId id="1587" r:id="rId21"/>
+    <p:sldId id="331" r:id="rId22"/>
+    <p:sldId id="1512" r:id="rId23"/>
+    <p:sldId id="313" r:id="rId24"/>
+    <p:sldId id="370" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -188,112 +213,6369 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{FDB2947D-6892-A07B-F3CD-EA6F0AD82225}" name="Levin-Lederer, Sarah" initials="SL" userId="S::Sarah.LevinLederer@umassmed.edu::99eafed0-cad3-4566-aeac-2cb5017a2dc7" providerId="AD"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldSorterView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="23250" autoAdjust="0"/>
-    <p:restoredTop sz="65617" autoAdjust="0"/>
+    <p:restoredLeft sz="31451" autoAdjust="0"/>
+    <p:restoredTop sz="74289" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="54" d="100"/>
           <a:sy n="54" d="100"/>
         </p:scale>
-        <p:origin x="1430" y="53"/>
+        <p:origin x="488" y="48"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="0"/>
+      <p:origin x="0" y="-28"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-3432"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+</file>
+
+<file path=ppt/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/></Relationships>
+</file>
+
+<file path=ppt/diagrams/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/></Relationships>
+</file>
+
+<file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent2" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="colorful" pri="10500"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="20000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="20000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst/>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent5">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent6">
+        <a:tint val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent6">
+        <a:tint val="70000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent6">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5">
+        <a:shade val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{70FBB2B1-E09B-48B3-8984-232DD35B7C80}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList" loCatId="icon" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_2" csCatId="accent2" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{702A8C20-19DD-48E5-B805-8A6BB4B3EBE5}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="839840" y="3413"/>
+          <a:ext cx="9675759" cy="727134"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Use Chat to share your comments </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A56EA87D-5D89-4AB0-A49B-14B0E7F0ABCA}" type="parTrans" cxnId="{1335D79C-66D9-49B4-B139-03C0E77D1972}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C06B04E5-69BE-483C-8977-102B08EC7AC7}" type="sibTrans" cxnId="{1335D79C-66D9-49B4-B139-03C0E77D1972}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B8115919-D7E9-44AC-966D-4685EF40E1A8}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="839840" y="912332"/>
+          <a:ext cx="9675759" cy="727134"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Share Questions in Chat</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B58B3D20-086A-420B-B1B7-E315A7FDCA6E}" type="parTrans" cxnId="{9099D018-6461-4124-B6A0-78E31D0BA386}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D5EA9366-4E69-404F-A625-1731DC74579A}" type="sibTrans" cxnId="{9099D018-6461-4124-B6A0-78E31D0BA386}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0A6969BE-A068-4FAF-BBAC-767218DFE78B}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="839840" y="1863148"/>
+          <a:ext cx="9675759" cy="727134"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Closed Captions available</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FEBB8D6B-B330-4A1B-8E19-7D8D99BE05D4}" type="parTrans" cxnId="{530B7EA1-514A-424D-BCB2-1FE4530C01A1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CBE0E26D-74DC-4FA0-81E5-A08C4D69A937}" type="sibTrans" cxnId="{530B7EA1-514A-424D-BCB2-1FE4530C01A1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{15EC92DE-87D1-402A-8231-5F37D2DC91A5}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="839840" y="2730169"/>
+          <a:ext cx="9675759" cy="727134"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Session is being recorded</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4B503E4D-823A-40A9-9ABF-E2B53BA51837}" type="parTrans" cxnId="{F2BCE830-B8E0-4BA0-A2B7-FF436F9D0E94}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6195616E-C21C-469B-A880-B91885AEA10A}" type="sibTrans" cxnId="{F2BCE830-B8E0-4BA0-A2B7-FF436F9D0E94}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{58452A0C-F80A-433D-9D48-67964DA0516A}" type="pres">
+      <dgm:prSet presAssocID="{70FBB2B1-E09B-48B3-8984-232DD35B7C80}" presName="root" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3A5F4318-3C9A-4404-A161-C8FA9E126900}" type="pres">
+      <dgm:prSet presAssocID="{702A8C20-19DD-48E5-B805-8A6BB4B3EBE5}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1C38767A-7CE7-475D-B361-CBB7F790299F}" type="pres">
+      <dgm:prSet presAssocID="{702A8C20-19DD-48E5-B805-8A6BB4B3EBE5}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="4" custScaleY="92314" custLinFactNeighborY="6618"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="0" y="79479"/>
+          <a:ext cx="10515600" cy="671247"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="ED7D31">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+    </dgm:pt>
+    <dgm:pt modelId="{0DB9D2E6-A7EC-4049-A8C3-BD81DA0E7419}" type="pres">
+      <dgm:prSet presAssocID="{702A8C20-19DD-48E5-B805-8A6BB4B3EBE5}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="219958" y="167019"/>
+          <a:ext cx="399924" cy="399924"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Chat"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{535ACE4D-1BE4-4480-8A8E-7BFF9F621697}" type="pres">
+      <dgm:prSet presAssocID="{702A8C20-19DD-48E5-B805-8A6BB4B3EBE5}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{881CC2F4-984A-4AFB-A097-7D0AD7549C7E}" type="pres">
+      <dgm:prSet presAssocID="{702A8C20-19DD-48E5-B805-8A6BB4B3EBE5}" presName="parTx" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{369EE273-B6D8-4005-B1B4-65906E772217}" type="pres">
+      <dgm:prSet presAssocID="{C06B04E5-69BE-483C-8977-102B08EC7AC7}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{2F7F2569-95B0-4209-9624-601B35A7C0FE}" type="pres">
+      <dgm:prSet presAssocID="{B8115919-D7E9-44AC-966D-4685EF40E1A8}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E46FA2F6-53BC-429F-969B-E42705EE39AC}" type="pres">
+      <dgm:prSet presAssocID="{B8115919-D7E9-44AC-966D-4685EF40E1A8}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="4" custLinFactNeighborY="6618"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="0" y="960453"/>
+          <a:ext cx="10515600" cy="727134"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="ED7D31">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+    </dgm:pt>
+    <dgm:pt modelId="{2E834B45-2BBE-4BDB-9978-8CFBA74E360D}" type="pres">
+      <dgm:prSet presAssocID="{B8115919-D7E9-44AC-966D-4685EF40E1A8}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="219958" y="1075937"/>
+          <a:ext cx="399924" cy="399924"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Help with solid fill"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{573DD23A-BFEE-4809-B1AB-CA5CAF455E8D}" type="pres">
+      <dgm:prSet presAssocID="{B8115919-D7E9-44AC-966D-4685EF40E1A8}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{80B737BA-944D-4B5E-9062-3A77A7DA44AD}" type="pres">
+      <dgm:prSet presAssocID="{B8115919-D7E9-44AC-966D-4685EF40E1A8}" presName="parTx" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{83CA5B02-6066-4AD5-BF80-B26A2D268BDD}" type="pres">
+      <dgm:prSet presAssocID="{D5EA9366-4E69-404F-A625-1731DC74579A}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3D9108C4-37A2-4A1E-9E4D-B230D10AECD0}" type="pres">
+      <dgm:prSet presAssocID="{0A6969BE-A068-4FAF-BBAC-767218DFE78B}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{2F4FCD94-00BF-47A0-9A42-992A9B02B1BA}" type="pres">
+      <dgm:prSet presAssocID="{0A6969BE-A068-4FAF-BBAC-767218DFE78B}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="4" custLinFactNeighborY="6085"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1865496"/>
+          <a:ext cx="10515600" cy="727134"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="ED7D31">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+    </dgm:pt>
+    <dgm:pt modelId="{09419823-024F-4086-B2D9-003487C2A89B}" type="pres">
+      <dgm:prSet presAssocID="{0A6969BE-A068-4FAF-BBAC-767218DFE78B}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="219958" y="1984855"/>
+          <a:ext cx="399924" cy="399924"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Subtitles"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{2A31B1CC-EA60-4201-9C86-74566C3604AC}" type="pres">
+      <dgm:prSet presAssocID="{0A6969BE-A068-4FAF-BBAC-767218DFE78B}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{892DF596-CF79-4D7D-BF3E-B1A1CD99CE4D}" type="pres">
+      <dgm:prSet presAssocID="{0A6969BE-A068-4FAF-BBAC-767218DFE78B}" presName="parTx" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="4" custLinFactNeighborY="5762">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{873AED5B-0FEC-4B18-9A71-B145002520F0}" type="pres">
+      <dgm:prSet presAssocID="{CBE0E26D-74DC-4FA0-81E5-A08C4D69A937}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EDE933A7-E1B6-40CE-907F-D7A785925339}" type="pres">
+      <dgm:prSet presAssocID="{15EC92DE-87D1-402A-8231-5F37D2DC91A5}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{45722781-E4FD-4895-A82A-4C68B7D43780}" type="pres">
+      <dgm:prSet presAssocID="{15EC92DE-87D1-402A-8231-5F37D2DC91A5}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="4" custLinFactNeighborY="3309"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2754229"/>
+          <a:ext cx="10515600" cy="727134"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="ED7D31">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+    </dgm:pt>
+    <dgm:pt modelId="{35E03408-8A7F-4891-AD8F-8C009854F09C}" type="pres">
+      <dgm:prSet presAssocID="{15EC92DE-87D1-402A-8231-5F37D2DC91A5}" presName="iconRect" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4"/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="219958" y="2893774"/>
+          <a:ext cx="399924" cy="399924"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Radio microphone"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{434B5CB7-BBE0-4A20-9226-C4A03F9F8B40}" type="pres">
+      <dgm:prSet presAssocID="{15EC92DE-87D1-402A-8231-5F37D2DC91A5}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{847DB8F6-08F1-48FC-8394-BF5D85045E5F}" type="pres">
+      <dgm:prSet presAssocID="{15EC92DE-87D1-402A-8231-5F37D2DC91A5}" presName="parTx" presStyleLbl="revTx" presStyleIdx="3" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{9099D018-6461-4124-B6A0-78E31D0BA386}" srcId="{70FBB2B1-E09B-48B3-8984-232DD35B7C80}" destId="{B8115919-D7E9-44AC-966D-4685EF40E1A8}" srcOrd="1" destOrd="0" parTransId="{B58B3D20-086A-420B-B1B7-E315A7FDCA6E}" sibTransId="{D5EA9366-4E69-404F-A625-1731DC74579A}"/>
+    <dgm:cxn modelId="{F2BCE830-B8E0-4BA0-A2B7-FF436F9D0E94}" srcId="{70FBB2B1-E09B-48B3-8984-232DD35B7C80}" destId="{15EC92DE-87D1-402A-8231-5F37D2DC91A5}" srcOrd="3" destOrd="0" parTransId="{4B503E4D-823A-40A9-9ABF-E2B53BA51837}" sibTransId="{6195616E-C21C-469B-A880-B91885AEA10A}"/>
+    <dgm:cxn modelId="{DA364261-A146-4C04-AC3C-A8F6B861BD30}" type="presOf" srcId="{702A8C20-19DD-48E5-B805-8A6BB4B3EBE5}" destId="{881CC2F4-984A-4AFB-A097-7D0AD7549C7E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{11E15E45-A66B-46D9-978C-D907C5DACF12}" type="presOf" srcId="{0A6969BE-A068-4FAF-BBAC-767218DFE78B}" destId="{892DF596-CF79-4D7D-BF3E-B1A1CD99CE4D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{1335D79C-66D9-49B4-B139-03C0E77D1972}" srcId="{70FBB2B1-E09B-48B3-8984-232DD35B7C80}" destId="{702A8C20-19DD-48E5-B805-8A6BB4B3EBE5}" srcOrd="0" destOrd="0" parTransId="{A56EA87D-5D89-4AB0-A49B-14B0E7F0ABCA}" sibTransId="{C06B04E5-69BE-483C-8977-102B08EC7AC7}"/>
+    <dgm:cxn modelId="{530B7EA1-514A-424D-BCB2-1FE4530C01A1}" srcId="{70FBB2B1-E09B-48B3-8984-232DD35B7C80}" destId="{0A6969BE-A068-4FAF-BBAC-767218DFE78B}" srcOrd="2" destOrd="0" parTransId="{FEBB8D6B-B330-4A1B-8E19-7D8D99BE05D4}" sibTransId="{CBE0E26D-74DC-4FA0-81E5-A08C4D69A937}"/>
+    <dgm:cxn modelId="{FD0B94B5-8560-4FBD-8C72-D4E89497D470}" type="presOf" srcId="{B8115919-D7E9-44AC-966D-4685EF40E1A8}" destId="{80B737BA-944D-4B5E-9062-3A77A7DA44AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{54C2D8BC-86CF-4D3B-BFFC-0662C007D143}" type="presOf" srcId="{70FBB2B1-E09B-48B3-8984-232DD35B7C80}" destId="{58452A0C-F80A-433D-9D48-67964DA0516A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{2B0AB3CB-811A-40AA-A1E0-8E625CEB26D2}" type="presOf" srcId="{15EC92DE-87D1-402A-8231-5F37D2DC91A5}" destId="{847DB8F6-08F1-48FC-8394-BF5D85045E5F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{3C0B93E4-91A7-4C7D-9017-0C1BC9B3CC03}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{3A5F4318-3C9A-4404-A161-C8FA9E126900}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{415CB72C-1AAE-4855-A4B1-CDF0C664F8C1}" type="presParOf" srcId="{3A5F4318-3C9A-4404-A161-C8FA9E126900}" destId="{1C38767A-7CE7-475D-B361-CBB7F790299F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{383FCE90-5933-47F4-A8E0-ED4E302CB4E7}" type="presParOf" srcId="{3A5F4318-3C9A-4404-A161-C8FA9E126900}" destId="{0DB9D2E6-A7EC-4049-A8C3-BD81DA0E7419}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{D92A0778-FCEC-4720-9C6D-B506B7EE91BD}" type="presParOf" srcId="{3A5F4318-3C9A-4404-A161-C8FA9E126900}" destId="{535ACE4D-1BE4-4480-8A8E-7BFF9F621697}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{8417924D-FB38-4B65-BD2C-B2794FD2F08D}" type="presParOf" srcId="{3A5F4318-3C9A-4404-A161-C8FA9E126900}" destId="{881CC2F4-984A-4AFB-A097-7D0AD7549C7E}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{6DB27E1C-818D-4CEC-80CE-F455AADD0FF6}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{369EE273-B6D8-4005-B1B4-65906E772217}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{9464FC94-3847-4FD0-828F-1FFC2279A773}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{2F7F2569-95B0-4209-9624-601B35A7C0FE}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{5F95381F-9468-4712-820F-DE4D0D4778C5}" type="presParOf" srcId="{2F7F2569-95B0-4209-9624-601B35A7C0FE}" destId="{E46FA2F6-53BC-429F-969B-E42705EE39AC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{DDD1D8CF-8644-4FE3-B729-DBCA362004BD}" type="presParOf" srcId="{2F7F2569-95B0-4209-9624-601B35A7C0FE}" destId="{2E834B45-2BBE-4BDB-9978-8CFBA74E360D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{F959CA6C-7885-4C3F-AFE0-6B35D7431B7C}" type="presParOf" srcId="{2F7F2569-95B0-4209-9624-601B35A7C0FE}" destId="{573DD23A-BFEE-4809-B1AB-CA5CAF455E8D}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{1E782964-4C03-4C22-81B5-514DDF82C68C}" type="presParOf" srcId="{2F7F2569-95B0-4209-9624-601B35A7C0FE}" destId="{80B737BA-944D-4B5E-9062-3A77A7DA44AD}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{8E05B12E-974D-424F-8B3D-82B8D5DB0871}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{83CA5B02-6066-4AD5-BF80-B26A2D268BDD}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{54D62A59-97CE-4332-BF82-32325DD312D8}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{3D9108C4-37A2-4A1E-9E4D-B230D10AECD0}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{3C17650C-F8F5-4D00-B750-7EE5B21E5D5D}" type="presParOf" srcId="{3D9108C4-37A2-4A1E-9E4D-B230D10AECD0}" destId="{2F4FCD94-00BF-47A0-9A42-992A9B02B1BA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{A9919099-7BF1-4584-ACA6-588EF5F49E32}" type="presParOf" srcId="{3D9108C4-37A2-4A1E-9E4D-B230D10AECD0}" destId="{09419823-024F-4086-B2D9-003487C2A89B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{67A26CA2-1F65-4859-9AB9-89140F7AFA6C}" type="presParOf" srcId="{3D9108C4-37A2-4A1E-9E4D-B230D10AECD0}" destId="{2A31B1CC-EA60-4201-9C86-74566C3604AC}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{AAE441F4-8286-468F-A6FB-BD87717A617F}" type="presParOf" srcId="{3D9108C4-37A2-4A1E-9E4D-B230D10AECD0}" destId="{892DF596-CF79-4D7D-BF3E-B1A1CD99CE4D}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{E9072D70-68BE-41CB-8146-342821CF3CF2}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{873AED5B-0FEC-4B18-9A71-B145002520F0}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{FFC4A40D-5E24-481E-9447-E667DBF45085}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{EDE933A7-E1B6-40CE-907F-D7A785925339}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{9D85A8D7-B85B-4F63-B573-8A2A3730EE41}" type="presParOf" srcId="{EDE933A7-E1B6-40CE-907F-D7A785925339}" destId="{45722781-E4FD-4895-A82A-4C68B7D43780}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{D10514A2-B470-4001-8A32-B4611AA5015A}" type="presParOf" srcId="{EDE933A7-E1B6-40CE-907F-D7A785925339}" destId="{35E03408-8A7F-4891-AD8F-8C009854F09C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{BA1A3718-5A6F-4594-8582-625A1284C6E2}" type="presParOf" srcId="{EDE933A7-E1B6-40CE-907F-D7A785925339}" destId="{434B5CB7-BBE0-4A20-9226-C4A03F9F8B40}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{579B7484-30EC-4370-ACF2-FE46ED4F73C4}" type="presParOf" srcId="{EDE933A7-E1B6-40CE-907F-D7A785925339}" destId="{847DB8F6-08F1-48FC-8394-BF5D85045E5F}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{9D4D66D5-D4DD-41D2-8508-2F469A53FFB5}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple4" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5" csCatId="colorful" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8C1C5B95-43CF-478F-A3FE-4FCAF1DE4339}">
+      <dgm:prSet/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Transportation Issues</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0299B600-6FED-4E6C-BA97-D6B699FAB567}" type="parTrans" cxnId="{2CC9EFA0-39C8-46D6-BB95-D8B912D601D6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{09A4241E-8F9A-4932-9B15-62E2B34CCA61}" type="sibTrans" cxnId="{2CC9EFA0-39C8-46D6-BB95-D8B912D601D6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FE0F15B5-B0B1-4D3A-A53D-AE1C9024F0FF}">
+      <dgm:prSet/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Lack of Broadband</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DB3077A3-D3B4-4099-8F64-4C9731807B3B}" type="parTrans" cxnId="{1CCA1EDE-7706-4D69-BF9C-2943C7CBDF6B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{79414C90-C293-4772-B227-49F5952A6885}" type="sibTrans" cxnId="{1CCA1EDE-7706-4D69-BF9C-2943C7CBDF6B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D126EC4B-4E08-4C3F-9082-C57D9907354C}">
+      <dgm:prSet/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Lack of Insurance</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{876BFEAD-D2F5-4F9F-8C35-1C494F5935F7}" type="parTrans" cxnId="{2478C9E4-8364-4E13-A36A-07745DFE5C40}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9D62BF20-FF4D-4E56-B7C3-765ED6AD810A}" type="sibTrans" cxnId="{2478C9E4-8364-4E13-A36A-07745DFE5C40}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BA1A81C6-7F3F-41B6-8662-7BA983F03474}">
+      <dgm:prSet/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Lack of Providers</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0667BEFB-A47D-4A39-BA51-EA2BE08543DB}" type="parTrans" cxnId="{5A58CB62-F82F-4E33-B901-59672F4A9EA9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{09681C9D-BD48-4975-B692-039C41FB66F1}" type="sibTrans" cxnId="{5A58CB62-F82F-4E33-B901-59672F4A9EA9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{21764ACC-705E-477C-AA0D-5BB9C729F28C}">
+      <dgm:prSet/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Environmental Hazards</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0AE2A4F6-82C2-4B9E-9BD3-E551CACBE230}" type="parTrans" cxnId="{896D12BF-D6F6-43B7-B372-1B9B8E23B988}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BACE28C3-2AF6-458F-8A2F-521084D53206}" type="sibTrans" cxnId="{896D12BF-D6F6-43B7-B372-1B9B8E23B988}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{318A3916-758D-4724-BCB2-DC7B9A1ED436}">
+      <dgm:prSet/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Occupational Hazards</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6955E624-B173-41C3-B1E7-EF78A6DFC75F}" type="parTrans" cxnId="{461A395F-E873-47FE-BC7F-DC2AC4710B6E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4736B26F-93B6-46DB-8CFC-74FE784B1455}" type="sibTrans" cxnId="{461A395F-E873-47FE-BC7F-DC2AC4710B6E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" type="pres">
+      <dgm:prSet presAssocID="{9D4D66D5-D4DD-41D2-8508-2F469A53FFB5}" presName="linear" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:animLvl val="lvl"/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{825F9DC7-99C4-4410-A748-C667976061CC}" type="pres">
+      <dgm:prSet presAssocID="{8C1C5B95-43CF-478F-A3FE-4FCAF1DE4339}" presName="parentText" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{00A4F6DA-956C-406B-9A82-A89BF8F05929}" type="pres">
+      <dgm:prSet presAssocID="{09A4241E-8F9A-4932-9B15-62E2B34CCA61}" presName="spacer" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{5FE7B1BF-60E5-4EDA-A998-BA0474569FD3}" type="pres">
+      <dgm:prSet presAssocID="{FE0F15B5-B0B1-4D3A-A53D-AE1C9024F0FF}" presName="parentText" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{DC18EB8D-1EFE-4AA5-B077-1C3DED774B64}" type="pres">
+      <dgm:prSet presAssocID="{79414C90-C293-4772-B227-49F5952A6885}" presName="spacer" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EF2DA51F-4718-4E2B-81BA-0AE8B2E1DFC7}" type="pres">
+      <dgm:prSet presAssocID="{D126EC4B-4E08-4C3F-9082-C57D9907354C}" presName="parentText" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0E585A4A-B8A3-4C38-BDC5-9BC95C38E09C}" type="pres">
+      <dgm:prSet presAssocID="{9D62BF20-FF4D-4E56-B7C3-765ED6AD810A}" presName="spacer" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E4C16BFF-78E1-4B97-9A51-0F8766B3BF75}" type="pres">
+      <dgm:prSet presAssocID="{BA1A81C6-7F3F-41B6-8662-7BA983F03474}" presName="parentText" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{590C74E5-493A-48FD-8AB8-4EB9E62CF42A}" type="pres">
+      <dgm:prSet presAssocID="{09681C9D-BD48-4975-B692-039C41FB66F1}" presName="spacer" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1DB8A702-DCC5-48DA-AE74-BB2448BBAC94}" type="pres">
+      <dgm:prSet presAssocID="{21764ACC-705E-477C-AA0D-5BB9C729F28C}" presName="parentText" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{37953E1A-F660-4024-BAAF-5F239776AC5B}" type="pres">
+      <dgm:prSet presAssocID="{BACE28C3-2AF6-458F-8A2F-521084D53206}" presName="spacer" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{A3DCDF83-08E8-4386-A5A3-AAC67C82133A}" type="pres">
+      <dgm:prSet presAssocID="{318A3916-758D-4724-BCB2-DC7B9A1ED436}" presName="parentText" presStyleLbl="node1" presStyleIdx="5" presStyleCnt="6">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{B2BFCB07-BB0E-486B-916E-153D049520D6}" type="presOf" srcId="{FE0F15B5-B0B1-4D3A-A53D-AE1C9024F0FF}" destId="{5FE7B1BF-60E5-4EDA-A998-BA0474569FD3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{461A395F-E873-47FE-BC7F-DC2AC4710B6E}" srcId="{9D4D66D5-D4DD-41D2-8508-2F469A53FFB5}" destId="{318A3916-758D-4724-BCB2-DC7B9A1ED436}" srcOrd="5" destOrd="0" parTransId="{6955E624-B173-41C3-B1E7-EF78A6DFC75F}" sibTransId="{4736B26F-93B6-46DB-8CFC-74FE784B1455}"/>
+    <dgm:cxn modelId="{308F2A60-1867-4381-9D04-DD08AC289857}" type="presOf" srcId="{21764ACC-705E-477C-AA0D-5BB9C729F28C}" destId="{1DB8A702-DCC5-48DA-AE74-BB2448BBAC94}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{5A58CB62-F82F-4E33-B901-59672F4A9EA9}" srcId="{9D4D66D5-D4DD-41D2-8508-2F469A53FFB5}" destId="{BA1A81C6-7F3F-41B6-8662-7BA983F03474}" srcOrd="3" destOrd="0" parTransId="{0667BEFB-A47D-4A39-BA51-EA2BE08543DB}" sibTransId="{09681C9D-BD48-4975-B692-039C41FB66F1}"/>
+    <dgm:cxn modelId="{C811D244-8D74-405C-A8D3-1E352D9F1B00}" type="presOf" srcId="{D126EC4B-4E08-4C3F-9082-C57D9907354C}" destId="{EF2DA51F-4718-4E2B-81BA-0AE8B2E1DFC7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{7323044B-3967-4353-A9DD-53FBFAF2FA88}" type="presOf" srcId="{318A3916-758D-4724-BCB2-DC7B9A1ED436}" destId="{A3DCDF83-08E8-4386-A5A3-AAC67C82133A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{2CC9EFA0-39C8-46D6-BB95-D8B912D601D6}" srcId="{9D4D66D5-D4DD-41D2-8508-2F469A53FFB5}" destId="{8C1C5B95-43CF-478F-A3FE-4FCAF1DE4339}" srcOrd="0" destOrd="0" parTransId="{0299B600-6FED-4E6C-BA97-D6B699FAB567}" sibTransId="{09A4241E-8F9A-4932-9B15-62E2B34CCA61}"/>
+    <dgm:cxn modelId="{2CE93ABE-594E-4D5B-A82E-F1BAAFF99A7E}" type="presOf" srcId="{8C1C5B95-43CF-478F-A3FE-4FCAF1DE4339}" destId="{825F9DC7-99C4-4410-A748-C667976061CC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{896D12BF-D6F6-43B7-B372-1B9B8E23B988}" srcId="{9D4D66D5-D4DD-41D2-8508-2F469A53FFB5}" destId="{21764ACC-705E-477C-AA0D-5BB9C729F28C}" srcOrd="4" destOrd="0" parTransId="{0AE2A4F6-82C2-4B9E-9BD3-E551CACBE230}" sibTransId="{BACE28C3-2AF6-458F-8A2F-521084D53206}"/>
+    <dgm:cxn modelId="{24C73AD4-00BE-45B6-8147-3E0F22CC7D06}" type="presOf" srcId="{BA1A81C6-7F3F-41B6-8662-7BA983F03474}" destId="{E4C16BFF-78E1-4B97-9A51-0F8766B3BF75}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{1CCA1EDE-7706-4D69-BF9C-2943C7CBDF6B}" srcId="{9D4D66D5-D4DD-41D2-8508-2F469A53FFB5}" destId="{FE0F15B5-B0B1-4D3A-A53D-AE1C9024F0FF}" srcOrd="1" destOrd="0" parTransId="{DB3077A3-D3B4-4099-8F64-4C9731807B3B}" sibTransId="{79414C90-C293-4772-B227-49F5952A6885}"/>
+    <dgm:cxn modelId="{2478C9E4-8364-4E13-A36A-07745DFE5C40}" srcId="{9D4D66D5-D4DD-41D2-8508-2F469A53FFB5}" destId="{D126EC4B-4E08-4C3F-9082-C57D9907354C}" srcOrd="2" destOrd="0" parTransId="{876BFEAD-D2F5-4F9F-8C35-1C494F5935F7}" sibTransId="{9D62BF20-FF4D-4E56-B7C3-765ED6AD810A}"/>
+    <dgm:cxn modelId="{E7CA5AF5-CDDA-4675-B19D-F922D5EBE656}" type="presOf" srcId="{9D4D66D5-D4DD-41D2-8508-2F469A53FFB5}" destId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{D9BC173A-ACCF-4F77-AF25-E85D4208C0F6}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{825F9DC7-99C4-4410-A748-C667976061CC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{9418B880-AA92-400A-99C8-1AA57168563C}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{00A4F6DA-956C-406B-9A82-A89BF8F05929}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{3413ED5D-DBC0-479F-9430-5FC7B46C1433}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{5FE7B1BF-60E5-4EDA-A998-BA0474569FD3}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{117538C9-38B3-4663-9FCB-07A0DD13C2F3}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{DC18EB8D-1EFE-4AA5-B077-1C3DED774B64}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{40E8B34C-197C-48EF-8332-A243DD58F096}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{EF2DA51F-4718-4E2B-81BA-0AE8B2E1DFC7}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{C3F1728D-759A-4595-BD80-49778B97C71D}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{0E585A4A-B8A3-4C38-BDC5-9BC95C38E09C}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{7304A751-A803-461A-AFAD-1A91A03366D2}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{E4C16BFF-78E1-4B97-9A51-0F8766B3BF75}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{E70A48F0-A63F-45FF-AC30-6358E958DC4D}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{590C74E5-493A-48FD-8AB8-4EB9E62CF42A}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{FDF826BB-93E5-4F30-BCA8-791C67BBB9E8}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{1DB8A702-DCC5-48DA-AE74-BB2448BBAC94}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{B2EC0485-2343-4EFE-B523-D1EAE845115A}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{37953E1A-F660-4024-BAAF-5F239776AC5B}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{54F6EB52-66E9-4D24-BFE6-62BA5B8A7BDD}" type="presParOf" srcId="{0B97E2B8-6531-4E93-BB04-D4185859F01C}" destId="{A3DCDF83-08E8-4386-A5A3-AAC67C82133A}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{1C38767A-7CE7-475D-B361-CBB7F790299F}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="97966"/>
+          <a:ext cx="10515600" cy="848513"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="ED7D31">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{0DB9D2E6-A7EC-4049-A8C3-BD81DA0E7419}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="278045" y="208624"/>
+          <a:ext cx="505537" cy="505537"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{881CC2F4-984A-4AFB-A097-7D0AD7549C7E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1061629" y="1813"/>
+          <a:ext cx="9453970" cy="919159"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="97278" tIns="97278" rIns="97278" bIns="97278" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Use Chat to share your comments </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1061629" y="1813"/>
+        <a:ext cx="9453970" cy="919159"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{E46FA2F6-53BC-429F-969B-E42705EE39AC}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1211593"/>
+          <a:ext cx="10515600" cy="919159"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="ED7D31">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{2E834B45-2BBE-4BDB-9978-8CFBA74E360D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="278045" y="1357574"/>
+          <a:ext cx="505537" cy="505537"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{80B737BA-944D-4B5E-9062-3A77A7DA44AD}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1061629" y="1150763"/>
+          <a:ext cx="9453970" cy="919159"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="97278" tIns="97278" rIns="97278" bIns="97278" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Share Questions in Chat</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1061629" y="1150763"/>
+        <a:ext cx="9453970" cy="919159"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{2F4FCD94-00BF-47A0-9A42-992A9B02B1BA}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2355643"/>
+          <a:ext cx="10515600" cy="919159"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="ED7D31">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{09419823-024F-4086-B2D9-003487C2A89B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="278045" y="2506523"/>
+          <a:ext cx="505537" cy="505537"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{892DF596-CF79-4D7D-BF3E-B1A1CD99CE4D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1061629" y="2352674"/>
+          <a:ext cx="9453970" cy="919159"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="97278" tIns="97278" rIns="97278" bIns="97278" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Closed Captions available</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1061629" y="2352674"/>
+        <a:ext cx="9453970" cy="919159"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{45722781-E4FD-4895-A82A-4C68B7D43780}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="3450476"/>
+          <a:ext cx="10515600" cy="919159"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="ED7D31">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{35E03408-8A7F-4891-AD8F-8C009854F09C}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="278045" y="3655473"/>
+          <a:ext cx="505537" cy="505537"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{847DB8F6-08F1-48FC-8394-BF5D85045E5F}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1061629" y="3448662"/>
+          <a:ext cx="9453970" cy="919159"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="97278" tIns="97278" rIns="97278" bIns="97278" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Session is being recorded</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1061629" y="3448662"/>
+        <a:ext cx="9453970" cy="919159"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{825F9DC7-99C4-4410-A748-C667976061CC}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1513"/>
+          <a:ext cx="6513603" cy="889200"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="144780" tIns="144780" rIns="144780" bIns="144780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1689100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="3800" kern="1200" dirty="0"/>
+            <a:t>Transportation Issues</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="43407" y="44920"/>
+        <a:ext cx="6426789" cy="802386"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{5FE7B1BF-60E5-4EDA-A998-BA0474569FD3}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1000153"/>
+          <a:ext cx="6513603" cy="889200"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="144780" tIns="144780" rIns="144780" bIns="144780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1689100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="3800" kern="1200" dirty="0"/>
+            <a:t>Lack of Broadband</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="43407" y="1043560"/>
+        <a:ext cx="6426789" cy="802386"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{EF2DA51F-4718-4E2B-81BA-0AE8B2E1DFC7}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1998793"/>
+          <a:ext cx="6513603" cy="889200"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="144780" tIns="144780" rIns="144780" bIns="144780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1689100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="3800" kern="1200" dirty="0"/>
+            <a:t>Lack of Insurance</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="43407" y="2042200"/>
+        <a:ext cx="6426789" cy="802386"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{E4C16BFF-78E1-4B97-9A51-0F8766B3BF75}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2997433"/>
+          <a:ext cx="6513603" cy="889200"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="144780" tIns="144780" rIns="144780" bIns="144780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1689100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="3800" kern="1200" dirty="0"/>
+            <a:t>Lack of Providers</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="43407" y="3040840"/>
+        <a:ext cx="6426789" cy="802386"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{1DB8A702-DCC5-48DA-AE74-BB2448BBAC94}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="3996073"/>
+          <a:ext cx="6513603" cy="889200"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="144780" tIns="144780" rIns="144780" bIns="144780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1689100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="3800" kern="1200" dirty="0"/>
+            <a:t>Environmental Hazards</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="43407" y="4039480"/>
+        <a:ext cx="6426789" cy="802386"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{A3DCDF83-08E8-4386-A5A3-AAC67C82133A}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="4994712"/>
+          <a:ext cx="6513603" cy="889200"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="002060"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="144780" tIns="144780" rIns="144780" bIns="144780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1689100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="3800" kern="1200" dirty="0"/>
+            <a:t>Occupational Hazards</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="43407" y="5038119"/>
+        <a:ext cx="6426789" cy="802386"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList">
+  <dgm:title val="Icon Vertical Solid List"/>
+  <dgm:desc val="Use to show a series of visuals from top to bottom with Level 1 or Level 1 and Level 2 text grouped in a shape. Works best with icons or small pictures with lengthier descriptions."/>
+  <dgm:catLst>
+    <dgm:cat type="icon" pri="500"/>
+  </dgm:catLst>
+  <dgm:sampData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="root">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" axis="self" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="nodeHorzAlign" val="l"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="nodeHorzAlign" val="r"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:choose name="Name3">
+      <dgm:if name="Name4" axis="ch" ptType="node" func="cnt" op="lte" val="3">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="25"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:if name="Name5" axis="ch" ptType="node" func="cnt" op="lte" val="4">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="22"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:if name="Name6" axis="ch" ptType="node" func="cnt" op="lte" val="6">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="19"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:else name="Name7">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="16"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:ruleLst>
+      <dgm:rule type="h" for="ch" forName="compNode" val="0" fact="NaN" max="NaN"/>
+    </dgm:ruleLst>
+    <dgm:forEach name="Name8" axis="ch" ptType="node">
+      <dgm:layoutNode name="compNode">
+        <dgm:alg type="composite"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self"/>
+        <dgm:choose name="Name9">
+          <dgm:if name="Name10" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+            <dgm:constrLst>
+              <dgm:constr type="w" for="ch" forName="bgRect" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="bgRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="bgRect"/>
+              <dgm:constr type="t" for="ch" forName="bgRect"/>
+              <dgm:constr type="h" for="ch" forName="iconRect" refType="h" fact="0.55"/>
+              <dgm:constr type="w" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="l" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect" fact="0.55"/>
+              <dgm:constr type="ctrY" for="ch" forName="iconRect" refType="ctrY" refFor="ch" refForName="bgRect"/>
+              <dgm:constr type="w" for="ch" forName="spaceRect" refType="l" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="h" for="ch" forName="spaceRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="spaceRect" refType="r" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="t" for="ch" forName="spaceRect"/>
+              <dgm:constr type="w" for="ch" forName="parTx" refType="w" fact="0.45"/>
+              <dgm:constr type="h" for="ch" forName="parTx" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="parTx" refType="r" refFor="ch" refForName="spaceRect"/>
+              <dgm:constr type="t" for="ch" forName="parTx"/>
+              <dgm:constr type="h" for="ch" forName="desTx" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="desTx" refType="r" refFor="ch" refForName="parTx"/>
+              <dgm:constr type="t" for="ch" forName="desTx"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name11">
+            <dgm:constrLst>
+              <dgm:constr type="w" for="ch" forName="bgRect" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="bgRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="bgRect"/>
+              <dgm:constr type="t" for="ch" forName="bgRect"/>
+              <dgm:constr type="h" for="ch" forName="iconRect" refType="h" fact="0.55"/>
+              <dgm:constr type="w" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="l" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect" fact="0.55"/>
+              <dgm:constr type="ctrY" for="ch" forName="iconRect" refType="ctrY" refFor="ch" refForName="bgRect"/>
+              <dgm:constr type="w" for="ch" forName="spaceRect" refType="l" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="h" for="ch" forName="spaceRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="spaceRect" refType="r" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="t" for="ch" forName="spaceRect"/>
+              <dgm:constr type="h" for="ch" forName="parTx" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="parTx" refType="r" refFor="ch" refForName="spaceRect"/>
+              <dgm:constr type="t" for="ch" forName="parTx"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:ruleLst>
+          <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+        <dgm:layoutNode name="bgRect" styleLbl="bgShp">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+            <dgm:adjLst>
+              <dgm:adj idx="1" val="0.1"/>
+            </dgm:adjLst>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="iconRect" styleLbl="node1">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" blipPhldr="1">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="spaceRect">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="parTx" styleLbl="revTx">
+          <dgm:varLst>
+            <dgm:chMax val="0"/>
+            <dgm:chPref val="0"/>
+          </dgm:varLst>
+          <dgm:alg type="tx">
+            <dgm:param type="txAnchorVert" val="mid"/>
+            <dgm:param type="parTxLTRAlign" val="l"/>
+            <dgm:param type="shpTxLTRAlignCh" val="l"/>
+            <dgm:param type="parTxRTLAlign" val="r"/>
+            <dgm:param type="shpTxRTLAlignCh" val="r"/>
+          </dgm:alg>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="lMarg" refType="h" fact="0.3"/>
+            <dgm:constr type="rMarg" refType="h" fact="0.3"/>
+            <dgm:constr type="tMarg" refType="h" fact="0.3"/>
+            <dgm:constr type="bMarg" refType="h" fact="0.3"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="14" fact="NaN" max="NaN"/>
+            <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:choose name="Name12">
+          <dgm:if name="Name13" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+            <dgm:layoutNode name="desTx" styleLbl="revTx">
+              <dgm:varLst/>
+              <dgm:alg type="tx">
+                <dgm:param type="txAnchorVertCh" val="mid"/>
+                <dgm:param type="parTxLTRAlign" val="l"/>
+                <dgm:param type="shpTxLTRAlignCh" val="l"/>
+                <dgm:param type="parTxRTLAlign" val="r"/>
+                <dgm:param type="shpTxRTLAlignCh" val="r"/>
+                <dgm:param type="stBulletLvl" val="0"/>
+              </dgm:alg>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+                <dgm:adjLst/>
+              </dgm:shape>
+              <dgm:presOf axis="des" ptType="node"/>
+              <dgm:constrLst>
+                <dgm:constr type="primFontSz" val="18"/>
+                <dgm:constr type="secFontSz" refType="primFontSz"/>
+                <dgm:constr type="lMarg" refType="h" fact="0.3"/>
+                <dgm:constr type="rMarg" refType="h" fact="0.3"/>
+                <dgm:constr type="tMarg" refType="h" fact="0.3"/>
+                <dgm:constr type="bMarg" refType="h" fact="0.3"/>
+              </dgm:constrLst>
+              <dgm:ruleLst>
+                <dgm:rule type="primFontSz" val="11" fact="NaN" max="NaN"/>
+              </dgm:ruleLst>
+            </dgm:layoutNode>
+          </dgm:if>
+          <dgm:else name="Name14"/>
+        </dgm:choose>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name15" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="sibTrans">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self"/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+  <dgm:extLst>
+    <a:ext uri="{68A01E43-0DF5-4B5B-8FA6-DAF915123BFB}">
+      <dgm1612:lstStyle xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram">
+        <a:lvl1pPr>
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+        </a:lvl1pPr>
+        <a:lvl2pPr>
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+        </a:lvl2pPr>
+      </dgm1612:lstStyle>
+    </a:ext>
+  </dgm:extLst>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/vList2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="list" pri="3000"/>
+    <dgm:cat type="convert" pri="1000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="12" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="23" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="3" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="4"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="linear">
+    <dgm:varLst>
+      <dgm:animLvl val="lvl"/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:alg type="lin">
+      <dgm:param type="linDir" val="fromT"/>
+      <dgm:param type="vertAlign" val="mid"/>
+    </dgm:alg>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="w" for="ch" forName="parentText" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="parentText" refType="primFontSz" refFor="ch" refForName="parentText" fact="0.52"/>
+      <dgm:constr type="w" for="ch" forName="childText" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="childText" refType="primFontSz" refFor="ch" refForName="parentText" fact="0.46"/>
+      <dgm:constr type="h" for="ch" forName="parentText" op="equ"/>
+      <dgm:constr type="primFontSz" for="ch" forName="parentText" op="equ" val="65"/>
+      <dgm:constr type="primFontSz" for="ch" forName="childText" refType="primFontSz" refFor="ch" refForName="parentText" op="equ"/>
+      <dgm:constr type="h" for="ch" forName="spacer" refType="primFontSz" refFor="ch" refForName="parentText" fact="0.08"/>
+    </dgm:constrLst>
+    <dgm:ruleLst>
+      <dgm:rule type="primFontSz" for="ch" forName="parentText" val="5" fact="NaN" max="NaN"/>
+    </dgm:ruleLst>
+    <dgm:forEach name="Name0" axis="ch" ptType="node">
+      <dgm:layoutNode name="parentText" styleLbl="node1">
+        <dgm:varLst>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="parTxLTRAlign" val="l"/>
+          <dgm:param type="parTxRTLAlign" val="r"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self"/>
+        <dgm:constrLst>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:choose name="Name1">
+        <dgm:if name="Name2" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="childText" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="lnSpAfChP" val="20"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+              <dgm:constr type="lMarg" refType="w" fact="0.09"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name3">
+          <dgm:choose name="Name4">
+            <dgm:if name="Name5" axis="par ch" ptType="doc node" func="cnt" op="gte" val="2">
+              <dgm:forEach name="Name6" axis="followSib" ptType="sibTrans" cnt="1">
+                <dgm:layoutNode name="spacer">
+                  <dgm:alg type="sp"/>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+                    <dgm:adjLst/>
+                  </dgm:shape>
+                  <dgm:presOf/>
+                  <dgm:constrLst/>
+                  <dgm:ruleLst/>
+                </dgm:layoutNode>
+              </dgm:forEach>
+            </dgm:if>
+            <dgm:else name="Name7"/>
+          </dgm:choose>
+        </dgm:else>
+      </dgm:choose>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple4">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10400"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -338,51 +6620,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{68D4D79F-0D2F-4757-AE99-F4E3A68559D6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/17/2025</a:t>
+              <a:t>7/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -610,162 +6892,199 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ers.usda.gov/webdocs/publications/100089/eib-221.pdf?v=7818.3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ers.usda.gov/webdocs/publications/100089/eib-221.pdf?v=7818.3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{20A39C0A-C793-4372-962D-3E4173FA06F6}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -805,87 +7124,203 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>You’ll notice that this slide doesn’t have any cut offs for what constitutes urban or rural. The criteria is complicated and not always the same.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The important things to remember are:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>There are different definitions of urban/rural even when you’re looking at federal agencies. The two you might see most often are from the Office of Management and Budget and the Census Bureau.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The definitions are not clear cut and may include or exclude areas that don’t always make sense. For example, the census definition is done at the census block/block group level and doesn’t follow city or county boundaries. The OMB definition is done at the county level, so some areas that people might consider rural if you live there are in urban counties and not counted.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Definitions are often the basis for cutoffs for programs and grants, so check with any organization you’re working with to learn about their specific criteria.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Final thought on the definitions…The OMB definition means that 46 million people live in rural areas, about 15%. But the Census definition accounts for 66 million people or just under 20%</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
+            <a:fld id="{AF659489-CB77-4B18-9E55-7587094A2450}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr>
-[...2 lines deleted...]
-              <a:t>12</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3957100052"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="533081944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -895,239 +7330,391 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0" fontAlgn="base">
-[...1 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Despite these vague definitions of rural, the United States Department of Agriculture studies rural communities through a research unit called the Economic Research Service, or ERS. This website is a good source of charts and reports that include, but goes beyond, farming data. We will look at these resources when I go live later. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
-              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2024 Report link</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>https://www.ers.usda.gov/webdocs/publications/110351/eib-282.pdf?v=4724</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
+            <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr>
-[...2 lines deleted...]
-              <a:t>13</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409315471"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1343981647"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E9A46F0-56D2-9F26-45B5-7727ED45E7B5}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8F0D0B-896E-8AFB-7615-ABA19B7E5B75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5B78AAF-44AD-8C4B-6383-60AEA2F24573}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...14 lines deleted...]
-              <a:defRPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Every year the USDA puts out the Rural America at a Glance report in November. The 2025 report isn’t live yet, but here are the takeaways from the 2024 edition.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>This 2024 edition of Rural America at a Glance focuses on the age structure of the rural population and the implications of age-related demographic change through the lens of migration to rural areas, labor market participation, poverty, childcare and eldercare, and broadband. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>{READ point one on slide}: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The rural population was concentrated among younger (under 15 years) and older (65 years or older) age groups.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>{READ point two on slide}: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The growth of the 65+ age cohort has been outpacing that of younger adults contributing to more older age counties where 20%+ is 65+.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
-                <a:hlinkClick r:id="rId3"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>Rural America at a Glance: 2020 Edition (usda.gov)</a:t>
+              <a:t>This growth has disproportionately been among rural counties, which on average have older populations than urban counties.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...20 lines deleted...]
-              <a:defRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Note: Underlying health problems are measured as the average yearly age-standardized mortality rate in 2014-18 from natural causes (excludes accidents, including overdoses; homicide, and suicide). The old adult population scale is measured by the percent of adult population ages 60 to 74 plus double the percent ages 75 and over. Distance is measured between county geographic population centers. Both nonmetro and metro population percentages can be under 20 when vulnerability is greater in counties with relatively small populations. Sources: USDA, Economic Research Service using National Center for Health Statistics Detailed Mortality file, the U.S. Department of Commerce, Bureau of the Census, American Community Survey 2018 5-year data, and the Kaiser News Foundation.</a:t>
+              <a:t>{READ point three on slide}: </a:t>
             </a:r>
-          </a:p>
-          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A community’s age structure influences demand for various kinds of goods and services and people’s ability to balance work with caregiver responsibilities.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Rural eldercare has grown over the last decade, but the industry hasn’t kept up with the growing older rural population.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Rural America at a Glance, 2024: https://ers.usda.gov/sites/default/files/_laserfiche/publications/110351/EIB-282.pdf?v=61338</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{882E7592-A2C7-766B-650D-F89DCE7C1C47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>14</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1254090327"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="496524788"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1141,306 +7728,168 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Access to healthcare is an issue that has come up on multiple slides and that includes hospitals.</a:t>
+              <a:t>Let’s talk about the demographics of rural America. In September 2022, the University of New Hampshire, Carsey School of Public Policy released a brief entitled “Growing Racial Diversity in Rural America: Results from the 2020 Census. According to the brief, rural America becoming more diverse. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Why are rural hospitals closing? According to an American Hospital Association Report from September 2022 (read slide). The Centers for Medicare and Medicaid Services are attempting to address this trend with the new designation of Rural Emergency Hospital, which became effective in January 2023. The designation keeps emergency departments open in rural counties but requires hospitals to stop inpatient services. </a:t>
+              <a:t>Quoting the report: “</a:t>
             </a:r>
-          </a:p>
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="555555"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Source Sans Pro" panose="020B0503030403020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="555555"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Source Sans Pro" panose="020B0503030403020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>early one-third of all rural children (32.5 percent) come from racial or ethnic minority populations, compared to 28.1 percent in 2010. In contrast, 21.6 percent of the adult nonmetropolitan population are members of a racial or ethnic minority. This growing child diversity is the result of two diverging trends. Over the past decade the rural minority child population has grown by 229,000 (7.4 percent), while the non-Hispanic White child population has declined by 980,000 (12.7 percent). The contrasting patterns are in part because a larger share of the White population has aged beyond child-bearing age.”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...100 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...48 lines deleted...]
-              <a:t>15</a:t>
+            <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...12 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="703317084"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3710563948"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1454,88 +7903,216 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Let’s talk about the intersection of Poverty and Race/Ethnicity. This chart is an example of the charts that are available from the Economic Research Service, or ERS. The title of this chart is Poverty Rates by Select Racial and Ethnic Groups, Residence (meaning the chart shows nonmetro and metro poverty rates). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Let me know in the chat what you see in this chart</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>SHOWS higher rates of poverty in rural areas and that the gap for POC is larger in rural areas.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>From:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>https://www.ers.usda.gov/data-products/chart-gallery/gallery/chart-detail/?chartId=101903</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2635458812"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409315471"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1545,92 +8122,139 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Rural America at a Glance: 2020 Edition (usda.gov)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Note: Underlying health problems are measured as the average yearly age-standardized mortality rate in 2014-18 from natural causes (excludes accidents, including overdoses; homicide, and suicide). The old adult population scale is measured by the percent of adult population ages 60 to 74 plus double the percent ages 75 and over. Distance is measured between county geographic population centers. Both nonmetro and metro population percentages can be under 20 when vulnerability is greater in counties with relatively small populations. Sources: USDA, Economic Research Service using National Center for Health Statistics Detailed Mortality file, the U.S. Department of Commerce, Bureau of the Census, American Community Survey 2018 5-year data, and the Kaiser News Foundation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2560340329"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1254090327"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1644,100 +8268,306 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Access to healthcare is an issue that has come up on multiple slides and that includes hospitals.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
-              <a:latin typeface="inherit"/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Why are rural hospitals closing? According to an American Hospital Association Report from September 2022 (read slide). The Centers for Medicare and Medicaid Services are attempting to address this trend with the new designation of Rural Emergency Hospital, which became effective in January 2023. The designation keeps emergency departments open in rural counties but requires hospitals to stop inpatient services. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>From a two-year progress report on the Rural Emergency Hospital Model (October 2024), 32 hospitals in 14 states have converted. “</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>The relatively rapid growth of the REH model has helped reduce the national rate of rural hospital closures from an average of 14 closures per year before the COVID-19 pandemic to three closures so far in 2024.”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>https://bipartisanpolicy.org/wp-content/uploads/2024/10/Final_BPC_Rural_Emergency_Hospital_2024.pdf </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Have any hospitals in your area made the switch? How has that been?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr>
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>18</a:t>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="386397269"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="703317084"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1747,87 +8577,197 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>We’ve been talking about demographic trends in rural America: race/ethnicity, poverty, and hospital closures. You may need this information for program planning or grant writing either on a national level or local. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>I’ve mentioned the USDA Economic Research Services, but I’d like to introduce another resource. We’ll learn more about both when we go to the live demo.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Rural Health Information Hub, which is funded by the Federal Office of Rural Health Policy. This resource specifically looks at rural health information.  “Your First Stop for Rural Health Information” and is a great source for exploring the topics from the poll that I conducted earlier (transportation, broadband, lack of providers).  </a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
+            <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr>
-[...2 lines deleted...]
-              <a:t>19</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4052852908"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2635458812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1837,896 +8777,199 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2560340329"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="2F5496"/>
+                <a:srgbClr val="444444"/>
               </a:solidFill>
               <a:effectLst/>
-              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:latin typeface="inherit"/>
             </a:endParaRPr>
-          </a:p>
-[...796 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3085939360"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="386397269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2736,129 +8979,1247 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="829801372"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>I briefly I wanted to introduce the Network of the National Library of Medicine, also known as NNLM. As the name suggests, the NNLM is part of the National Library of Medicine, which is within the National Institutes of Health. We are the education and outreach arm of the National Library of Medicine. We work regionally, getting to know communities on the ground and helping those communities best serve the people they know best. </a:t>
+              <a:t>https://www.cdc.gov/rural-health/php/index.html</a:t>
             </a:r>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4052852908"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F5496"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>We’re going to switch over the live demo of several resources mentioned before starting with the USDA and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="2F5496"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>RHIHub</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F5496"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> for demographic information. Followed by MedlinePlus to learn about diseases and conditions and if there’s time, we’ll take a look at the CDC’s rural health resources.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2F5496"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F5496"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>USDA ERS </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2F5496"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reports | Data | Charts | Maps </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Research Spotlight &gt; Rural America at a Glance </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data &gt; See More &gt; State Fact Sheets | Charts of Note | Data Visualizations </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Charts of Note &gt; Filter by Topic &gt; Rural Economy and Population &gt; Copyright-free visuals from the Federal Government &gt; location of the report </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Filter for Food Choices and Health &gt; Go back to Data Products </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>State Fact Sheets &gt; Tennessee &gt; last updated (today) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>General Census information + Farm data &gt; Export Excel, pdf, CSV </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>QUESTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F5496"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2F5496"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F5496"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2F5496"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F5496"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rural Health Information Hub </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2F5496"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Data Visualizations &gt; Chart Gallery | Tools for Success &gt; Evidence-Based Toolkits </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rural Community Health Toolkit &gt; Modules  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Telehealth (and mention anything from the chat) &gt; Published 2012  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>For more information &gt; Published July 2021 &gt; State Policies </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>QUESTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F5496"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>County Health Rankings </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2F5496"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2022 impact data includes deaths attributable to COVID-19 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Berkshire, Massachusetts </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ranking among counties in Massachusetts &gt; Download data &gt; nice reports </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Premature Death (pre-pandemic) &gt; Download image &gt; Click on Outcome </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Map &gt; Map | Data | Description | Data Source </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>QUESTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F5496"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MedlinePlus </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2F5496"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Health Topics | Drugs and Supplements | Genetics | Medical Tests | Encyclopedia </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Espanol available on every Health Topics page </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Health Topics &gt; Mental Health &gt; Page Overview &gt; Categories &gt; Picture &gt; Multiple sources </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Encyclopedia &gt; Related Topics &gt; Spanish &gt; Mental Disorders &gt; review page </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Seniors &gt; Filter to Health Topics &gt; Healthy Aging &gt; Older Adult Health &gt; Consumer-level </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Cannabis &gt; Marijuana &gt; What you need to know &gt; Glaucoma </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Water &gt; Water Pollution &gt; Safe Water and Your Health </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>QUESTIONS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3085939360"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{AF659489-CB77-4B18-9E55-7587094A2450}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="867644011"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>But we are also present across the entire country. And we work to advance the health and well being of everyone through access and understanding of how to use health information. This includes both working with organizations like libraries of all types, schools, health care, and all sorts of community-based organizations. </a:t>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>How to get CE’s. Many of our classes qualify towards Certified Health Education Specialist, Certified in</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-          <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>We do this primarily through three different methods: 1) providing funding to organizations so that they can work within their own communities; 2) other forms of outreach and engagement; ) And then like today, we offer a wide range of training and education opportunities.  </a:t>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-          <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...18 lines deleted...]
-              <a:t>I encourage you all to visit nnlm.gov to learn more.</a:t>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Public Health and Continuing Nursing Education credit. On-demand classes include: PubMed Essentials; Health Literacy On Demand; and Assessing Health Education Materials. Check out our training calendar to view and register: nnlm.gov/training</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F37C1951-B430-4891-8D79-DC3B7319464D}" type="slidenum">
+            <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4206312398"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3008541915"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CAA4AE5B-1EAA-4907-9E55-1251C9845438}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2548401082"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2868,80 +10229,114 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="158750" indent="0">
-[...1 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The NNLM Reading Club includes 3 titles on Rural Health.  The Reading Club serves to help libraries with health literacy outreach and engagement through reading</a:t>
+              <a:t>I briefly I wanted to introduce the Network of the National Library of Medicine, also known as NNLM. As the name suggests, the NNLM is part of the National Library of Medicine, which is within the National Institutes of Health. We are the education and outreach arm of the National Library of Medicine. We work regionally, getting to know communities on the ground and helping those communities best serve the people they know best. </a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> It's similar to a book club with book selections and guides related to health topics.  On the NNLM reading club page you </a:t>
+              <a:t>But we are also present across the entire country. And we work to advance the health and well being of everyone through access and understanding of how to use health information. This includes both working with organizations like libraries of all types, schools, health care, and all sorts of community-based organizations. </a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> </a:t>
+              <a:t>We do this primarily through three different methods: 1) providing funding to organizations so that they can work within their own communities; 2) other forms of outreach and engagement; ) And then like today, we offer a wide range of training and education opportunities.  </a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>I encourage you all to visit nnlm.gov to learn more.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F37C1951-B430-4891-8D79-DC3B7319464D}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2656008088"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4206312398"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2951,110 +10346,100 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
-[...11 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="158750" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
-[...6 lines deleted...]
-              <a:t> </a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The NNLM Reading Club includes titles on Rural Health.  The Reading Club serves to help libraries with health literacy outreach and engagement through reading</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
-[...27 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> It's similar to a book club with book selections and guides related to health topics.  On the NNLM reading club page you </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t>are able to see recommended books by health topic, download discussion guides and promotional materials.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="158750" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1165306779"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2656008088"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3064,92 +10449,93 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0">
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>Before we get into it, I’d like everyone to take a moment to imagine rural. What does it look like where you are? The landscape, the communities, the people? What industries do you think of? What are the challenges and successes? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>What I think of when I think of rural here in New England may be very different from what you picture. We’re going to be taking a broad, national view on rural today, but I hope throughout the presentation you’re thinking about rural where you are and putting the information into local context.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="489584218"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1165306779"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3159,97 +10545,185 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Today’s class is about Rural Health. Depending on the definition, around 15-20% of people in the United States live in rural areas. There are many different reasons why people live in rural communities. Lower cost of living and a slower pace of life. Rural areas are less crowded and can offer more privacy. You may live in a rural area so that you can be near your family and friends. But there are challenges to living in rural communities when it comes to taking care of your health. Compared to folks who live in urban areas, folks in rural communities are not able to get to a hospital quickly in an emergency; need to travel long distances to get routine checkups and screenings; have less access to dentists, and certain specialists might not be available at all. Folks in rural communities have higher rates of certain types of cancer from exposure to chemicals used in farming.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>BEFORE NEXT SLIDE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: In your experience, in your line of work, what impacts health in rural communities? In the chat (read chat, next slide)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3916753813"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="489584218"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3259,86 +10733,121 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Here are things we’ve heard from partners.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="775672946"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="387716038"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3359,86 +10868,94 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>This webinar is broken up into two main parts. Slides with definitions and current trends and then live demos of resources for finding and downloading information. But let’s step back and define “rural” first.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D766152A-293C-4793-9402-D3CFB00CE653}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1343981647"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3916753813"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3448,117 +10965,112 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Rural is defined in contrast to urban. That is, urban is defined and then anything that isn’t urban or metro is rural.</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
+            <a:fld id="{AF659489-CB77-4B18-9E55-7587094A2450}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr>
-[...2 lines deleted...]
-              <a:t>11</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="524096958"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1686493033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-[...6 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -5235,997 +12747,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="407332440"/>
-[...945 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1747704197"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2556340245"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Picture with Caption" type="picTx">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 31"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7868,69 +14434,232 @@
           <a:ln w="10000" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1282190589"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank" type="blank">
-  <p:cSld name="Blank">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 43"/>
+        <p:cNvPr id="1" name="Shape 63"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p23"/>
+          <p:cNvPr id="64" name="Google Shape;64;p28"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="609600"/>
+            <a:ext cx="9875520" cy="1356360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p28"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3949148" y="6223828"/>
             <a:ext cx="4717774" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
@@ -8046,51 +14775,51 @@
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;p23"/>
+          <p:cNvPr id="66" name="Google Shape;66;p28"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9329530" y="6223828"/>
             <a:ext cx="1706217" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
@@ -8328,1335 +15057,61 @@
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4202769349"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="843619431"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Comparison" type="twoTxTwoObj">
-[...1272 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Content with Caption" type="objTx">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 67"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="68" name="Google Shape;68;p29"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -10567,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="360677754"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Vertical Text" type="vertTx">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 73"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="74" name="Google Shape;74;p31"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -11361,51 +16816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1661178564"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Vertical Title and Text" type="vertTitleAndTx">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 78"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="79" name="Google Shape;79;p32"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -11705,50 +17160,689 @@
             </a:lvl8pPr>
             <a:lvl9pPr marL="4114800" lvl="8" indent="-320040" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="400"/>
               </a:spcAft>
               <a:buSzPts val="1440"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3196523652"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and body" type="tx">
+  <p:cSld name="Title and body">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 83"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;g1625dafa4b0_2_131"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415600" y="421233"/>
+            <a:ext cx="11360700" cy="1108500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3200"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;g1625dafa4b0_2_131"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415600" y="1633633"/>
+            <a:ext cx="11360700" cy="4472100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-361950" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1100"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2100"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-349250" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1100"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1900"/>
+              <a:buChar char="–"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-330200" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1100"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1100"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="–"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1100"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1600"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-355600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-355600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-355600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-355600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g1625dafa4b0_2_131"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11296600" y="6272000"/>
+            <a:ext cx="731700" cy="169200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2234680029"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content 1">
   <p:cSld name="Two Content 1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -12261,51 +18355,51 @@
               </a:spcAft>
               <a:buSzPts val="1900"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4064170915"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -13711,97 +19805,95 @@
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Corbel"/>
               <a:ea typeface="Corbel"/>
               <a:cs typeface="Corbel"/>
               <a:sym typeface="Corbel"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Google Shape;16;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip r:embed="rId14">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="81041" y="6275073"/>
             <a:ext cx="3556464" cy="429301"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1819768716"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483662" r:id="rId1"/>
     <p:sldLayoutId id="2147483663" r:id="rId2"/>
     <p:sldLayoutId id="2147483664" r:id="rId3"/>
-    <p:sldLayoutId id="2147483665" r:id="rId4"/>
-[...3 lines deleted...]
-    <p:sldLayoutId id="2147483671" r:id="rId8"/>
+    <p:sldLayoutId id="2147483668" r:id="rId4"/>
+    <p:sldLayoutId id="2147483669" r:id="rId5"/>
+    <p:sldLayoutId id="2147483670" r:id="rId6"/>
+    <p:sldLayoutId id="2147483671" r:id="rId7"/>
+    <p:sldLayoutId id="2147483672" r:id="rId8"/>
     <p:sldLayoutId id="2147483673" r:id="rId9"/>
     <p:sldLayoutId id="2147483674" r:id="rId10"/>
     <p:sldLayoutId id="2147483675" r:id="rId11"/>
     <p:sldLayoutId id="2147483676" r:id="rId12"/>
-    <p:sldLayoutId id="2147483677" r:id="rId13"/>
-    <p:sldLayoutId id="2147483678" r:id="rId14"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
@@ -14457,1115 +20549,905 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sarah.levinlederer@umassmed.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nnlm.gov/reading-club/topic/339" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1122363"/>
-            <a:ext cx="9144000" cy="1608303"/>
+            <a:off x="1524000" y="507636"/>
+            <a:ext cx="9144000" cy="1482529"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Rural Health Resources</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Subtitle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="3388284"/>
-            <a:ext cx="9144000" cy="2067646"/>
+            <a:off x="1624360" y="3115272"/>
+            <a:ext cx="9144000" cy="2649908"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="11200" dirty="0">
+              <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Sarah Levin-Lederer</a:t>
+              <a:t>July 8, 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-[...82 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1253877674"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E002582-949C-728C-29FD-BD7F13045E2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="415650" y="173447"/>
+            <a:ext cx="11360700" cy="894949"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Different definitions of urban and rural</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BC9144B-38E1-EA13-BD88-EB56EDE5E7D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="533395" y="1813743"/>
+            <a:ext cx="11360700" cy="1802294"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Office of Management and Budget (OMB)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Census Bureau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC05F97D-AF84-61A2-0998-610C639DA9A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4361384"/>
+            <a:ext cx="12192000" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="40000"/>
+              <a:lumOff val="60000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0"/>
+              <a:t>15-20% of Americans are considered rural </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2711470303"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CA081D4-168B-4993-A7F4-6BFDD8D43893}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1158239" y="2857"/>
-            <a:ext cx="9875520" cy="1356360"/>
+            <a:off x="838199" y="452547"/>
+            <a:ext cx="10515600" cy="825701"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Economic Research Service</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4" descr="Rural America at a glance. United States department of agriculture 2024 report.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE97DEB5-04E2-0061-D8CE-A777ACE3714E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="968656" y="1790548"/>
+            <a:ext cx="10254686" cy="4383411"/>
+          </a:xfrm>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="798000037"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E68A6083-5FEA-A964-74CA-ECC00B18F3F2}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{969EA717-5369-0FD6-E95E-CD37BE1EF0DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1158240" y="198783"/>
+            <a:ext cx="9875520" cy="980660"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Rural America at-a-Glance, 2024</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle: Rounded Corners 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E0C0FF6-BDC6-2A04-C7EE-472590EFCEA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1384300"/>
+            <a:ext cx="10629900" cy="1435100"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The rural population was concentrated among younger (under 15 years) and older (65 years or older) age groups.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle: Rounded Corners 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73114114-1D5D-3312-CD64-25FA8801B31F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2921000"/>
+            <a:ext cx="10629900" cy="1435100"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The growth of the 65+ age cohort has been outpacing that of younger adults contributing to more older age counties where 20%+ is 65+.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle: Rounded Corners 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1482C10-A20F-2C9A-34D8-9035623B54BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="4495800"/>
+            <a:ext cx="10629900" cy="1435100"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A community’s age structure influences demand for various kinds of goods and services and people’s ability to balance work with caregiver responsibilities.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1273901056"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09BCC388-051A-44EC-A836-0F3BC88A7F30}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="114300" y="156676"/>
+            <a:ext cx="11988800" cy="790815"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Economic Research Service (ERS)</a:t>
+              <a:t>Rural Demographics Becoming More Diverse</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Content Placeholder 6" descr="United States department of agriculture Economic Research Service home page">
+          <p:cNvPr id="8" name="Content Placeholder 7" descr="Two pie charts comparing racial diversity of children under 18 and adults 18 and over in rural areas. &#10;&#10;Title: Figure 2. Nonmetropolitan Population Under age 18 and Age 18 and Over by Race and Hispanice Origin, 2020.&#10;&#10;Under 18 32.5% come from racial/ethnic minority populations. Over 18 21.6% from racial/ethnic minority populations.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F5360D5-18F4-C442-C593-3352CEC6B7BC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C55758-7EFF-3D62-EBCF-88D1E43280A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1956121" y="1594132"/>
-            <a:ext cx="8068104" cy="4083530"/>
+            <a:off x="2916578" y="1263460"/>
+            <a:ext cx="6358843" cy="5312931"/>
           </a:xfrm>
           <a:ln w="15875">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...143 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="798000037"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="99571114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-[...511 lines deleted...]
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6976DF2C-01A5-6A6B-9A42-56097747B4C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="463446" y="841063"/>
-            <a:ext cx="3865486" cy="3082755"/>
+            <a:ext cx="3918054" cy="2587937"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Intersection of Poverty and Race/Ethnicity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Content Placeholder 5" descr="Across all races and ethnicities, U.S. poverty rates in 2019 were higher at 15.4 percent in nonmetro (rural) areas than in metro (urban) areas at 11.9 percent. Rural Black or African American residents had the highest incidence of poverty in 2019 at 30.7 percent, compared with 20.4 percent for that demographic group in urban areas. Rural American Indians or Alaska Natives had the second highest rate at 29.6 percent, compared with 19.4 percent in urban areas. The poverty rate for White residents was about half the rate for either Blacks or American Indians at 13.3 percent in rural areas and 9.7 percent in urban settings. Rural Hispanic residents of any race had the third highest poverty rate at 21.7 percent, compared with 16.9 percent in urban areas. Non-Hispanic White residents had the lowest poverty rates in both rural (12.7 percent) and urban (8.2 percent) areas in 2019. This chart appears in the Economic Research Service topic page for Rural Poverty &amp; Well-Being, updated June 2021.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -15578,245 +21460,100 @@
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5138622" y="604805"/>
             <a:ext cx="6118992" cy="5078763"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...143 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2199975384"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FC4461A-5DD7-F842-EAFD-D8BD2D97F91A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1158240" y="159187"/>
-            <a:ext cx="9875520" cy="1356360"/>
+            <a:off x="1158240" y="269047"/>
+            <a:ext cx="9875520" cy="1073088"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Rural Health Vulnerability </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 5" descr="Percentages of nonmetro and metro adult populations in U.S. high vulnerability counties (in top 20 percent) defined by each source of vulnerability. ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D36608CF-0F20-291D-76B3-551EE6586FE4}"/>
@@ -16151,207 +21888,97 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" dirty="0"/>
                         <a:t>0.3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="955527272"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 4">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F55305E-A82E-4C1E-9C12-57670F7EE593}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC5B28DA-5A20-CA6A-1469-C235DE13F623}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...95 lines deleted...]
-            <a:pPr algn="r">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{372B0271-B012-4ED1-8CE3-476E6D0A5B1D}" type="slidenum">
-[...6 lines deleted...]
-              <a:pPr algn="r">
+            <a:fld id="{025F9F99-9BD9-4422-B838-F0A597D458BC}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>14</a:t>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" b="1" dirty="0">
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2788060915"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23DBEFF2-21D6-E12A-BA05-E9AFF6D0302A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16567,1461 +22194,1518 @@
               </a:rPr>
               <a:t>xpenses for labor, drugs, supplies and equipment</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1434643507"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Title 5">
+          <p:cNvPr id="6" name="Title 5" descr="Rural Health Information Hub home page">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F512253-65F8-1A0B-19E2-3AD66DBB8A5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2084189" y="106745"/>
-            <a:ext cx="8023621" cy="1325563"/>
+            <a:off x="838200" y="460617"/>
+            <a:ext cx="10515600" cy="811006"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Rural Health Information Hub</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Content Placeholder 9" descr="Home page view of the rural health information hub.">
+          <p:cNvPr id="5" name="Content Placeholder 4" descr="Hub home page.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FB1851D-D702-BE07-FF8E-43668BAD255D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9881DBD9-6D2A-98AF-1839-1475E96CFD81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect t="16593" b="20232"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1680356" y="1601222"/>
-            <a:ext cx="8831286" cy="4082136"/>
+            <a:off x="500764" y="1588262"/>
+            <a:ext cx="11190472" cy="4630599"/>
           </a:xfrm>
+          <a:noFill/>
           <a:ln w="15875">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Number Placeholder 4">
+          <p:cNvPr id="11" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A54918A-DF3E-10E0-184F-9221EE8F1D26}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{677933C4-951B-F11E-2E42-FF1C87B1EC1B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10012436" y="6223828"/>
-            <a:ext cx="1706217" cy="365125"/>
+            <a:off x="10619290" y="6356349"/>
+            <a:ext cx="1104900" cy="365125"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...4 lines deleted...]
-              <a:defRPr sz="1800" kern="1200">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{025F9F99-9BD9-4422-B838-F0A597D458BC}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
-[...93 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:pPr algn="r">
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="600"/>
+                </a:spcAft>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>16</a:t>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="bg1"/>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="197384263"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32AFD2C1-570A-4A41-95BF-2FA901E18692}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="880533" y="1367833"/>
-            <a:ext cx="10430934" cy="3149568"/>
+            <a:off x="212034" y="1367833"/>
+            <a:ext cx="11820939" cy="2727089"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Locate information on health conditions, for demographic groups and on social issues.</a:t>
+              <a:t>Information on health conditions, demographic groups and structural challenges.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
-              </a:solidFill>
-[...143 lines deleted...]
-                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1606069982"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4544D612-3EC2-41BF-A89F-6B85244CD88C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1073552" y="223459"/>
-            <a:ext cx="9875520" cy="934009"/>
+            <a:off x="185529" y="185530"/>
+            <a:ext cx="11794435" cy="1205948"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>MedlinePlus for Patients and Caregivers</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Content Placeholder 4" descr="Home page for MedlinePlus.gov">
+          <p:cNvPr id="8" name="Content Placeholder 7" descr="Screenshot of MedlinePlus homepage desktop version">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F29149-4A74-55BD-13AC-3568B64317C3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{915073A4-689B-9F5D-7089-E638562E5FCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1582018" y="1429349"/>
-            <a:ext cx="4825295" cy="4351338"/>
+            <a:off x="1939969" y="1484078"/>
+            <a:ext cx="4142777" cy="4351338"/>
           </a:xfrm>
-          <a:ln w="15875">
+          <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Content Placeholder 9" descr="MedlinePlus home page view via a cell phone.">
+          <p:cNvPr id="10" name="Content Placeholder 9" descr="MedlinePlus home page view via a smart phone.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E316C441-6814-454F-A463-D87D1D2CD4CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7759716" y="1429349"/>
+            <a:off x="7379262" y="1484078"/>
             <a:ext cx="2446404" cy="4351338"/>
           </a:xfrm>
-          <a:ln w="15875">
+          <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 4">
+          <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A812EE9-F384-0F48-91C1-C594F7D560DA}"/>
-[...2 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67AA88E2-9D44-6C7D-F78B-20537C790915}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10012436" y="6223828"/>
-            <a:ext cx="1706217" cy="365125"/>
+            <a:off x="4598421" y="6276905"/>
+            <a:ext cx="4599112" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...100 lines deleted...]
-              <a:rPr lang="en-US" b="1" smtClean="0">
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:pPr algn="r">
-[...9 lines deleted...]
-            </a:endParaRPr>
+              <a:t>https://medlineplus.gov/</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3676394201"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C56BC89-38EC-1749-A1EE-914C013F5CAE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="654444" y="457194"/>
+            <a:ext cx="10883112" cy="880927"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Today’s session</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10248900" y="6356350"/>
+            <a:ext cx="1104900" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="r" rtl="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{372B0271-B012-4ED1-8CE3-476E6D0A5B1D}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="600"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{514D2F11-D583-A51E-9CDD-65AE34293270}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3308586622"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="833400" y="1448487"/>
+          <a:ext cx="10515600" cy="4369636"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3418264231"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9D1DF0-5FAD-3855-D106-38E960D6B9BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2351693" y="229120"/>
-            <a:ext cx="7180613" cy="500373"/>
+            <a:off x="191165" y="1582689"/>
+            <a:ext cx="2684893" cy="2182605"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="5400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>CDC Rural Health</a:t>
+              <a:t>CDC</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="5400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="5400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Rural Health</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Content Placeholder 5" descr="CDC's Rural Health topic page">
+          <p:cNvPr id="8" name="Content Placeholder 7" descr="CDC Rural Health site">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F54E043-3026-A380-661B-25ADF754F24E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A985DBF-B6BF-1800-FD68-E47A714A5C9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1151373" y="962896"/>
-            <a:ext cx="9581251" cy="4932207"/>
+            <a:off x="3350642" y="559315"/>
+            <a:ext cx="8197652" cy="5019404"/>
           </a:xfrm>
-          <a:ln w="15875">
+          <a:ln w="12700">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 4">
+          <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{284DF11A-724D-91C7-F608-78AE04E0718E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{078BCD06-CE57-606E-3C30-E2301666645C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10012436" y="6223828"/>
-            <a:ext cx="1706217" cy="365125"/>
+            <a:off x="4971221" y="6356559"/>
+            <a:ext cx="6102626" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>https://www.cdc.gov/rural-health/php/index.html</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F62EA2B2-7210-2A6A-89D7-BE902F07C6F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10893287" y="6221237"/>
+            <a:ext cx="995568" cy="369332"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...95 lines deleted...]
-            <a:pPr algn="r">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{372B0271-B012-4ED1-8CE3-476E6D0A5B1D}" type="slidenum">
-              <a:rPr lang="en-US" b="1" smtClean="0">
+              <a:rPr lang="en-US" sz="1600" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:pPr algn="r">
+              <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>19</a:t>
+              <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2245560257"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...161 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB818440-6FA0-4649-91B6-C1A5237F0B5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="389467" y="1467409"/>
-            <a:ext cx="10955866" cy="2602379"/>
+            <a:off x="618067" y="2129742"/>
+            <a:ext cx="10955866" cy="1380281"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Demonstrations</a:t>
             </a:r>
-          </a:p>
-[...143 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2622838125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDCE72B9-3FDA-912C-2295-0C70CD05CD59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1158240" y="2158518"/>
+            <a:ext cx="9875520" cy="1356360"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Questions?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2369321254"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D00CA51-862C-44C0-8993-C1663824D313}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="693420" y="419100"/>
+            <a:ext cx="10640060" cy="955040"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Complete the Evaluation for CE Credit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC27593D-A5D1-B9D7-52C8-F8B135C627EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2518247"/>
+            <a:ext cx="12192000" cy="1837853"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="116840" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Medical Library Association (MLA)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="116840" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Certified Health Education Specialist (CHES)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1694891977"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C92467E-5519-B4C6-C301-959975FD7DB1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="990600" y="317500"/>
+            <a:ext cx="9875520" cy="1356360"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>My Contact Information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{551C6EB2-CBBC-427D-90C2-E64A989B0A55}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1159564" y="2438400"/>
+            <a:ext cx="9872871" cy="2552700"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="116840" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Sarah Levin-Lederer, MPH</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="116840" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Outreach and Education Coordinator, Region 7</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="116840" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Sarah.levinlederer@umassmed.edu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="169125433"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DAFC6CE-D5E3-7A3E-5559-C413D985BC58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214069" y="379147"/>
+            <a:ext cx="2367543" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>NNLM</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 5" descr="Map of the United States that shows the 7 regions of the Network of the National Library of Medicine.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93BF469A-BC33-763E-FEA6-58FCC15230AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029085" y="295454"/>
+            <a:ext cx="8184143" cy="5662680"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2423646746"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -18031,51 +23715,51 @@
             <a:off x="86157" y="635885"/>
             <a:ext cx="11360800" cy="763600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>NNLM Reading Club</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="NNLM reading club suggestions: The Hospital; The Most Costly Journey; Wastelands.">
+          <p:cNvPr id="3" name="Picture 2" descr="NNLM Reading Club page">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E025AC6C-95B9-36BC-66D5-DA88B9EECB86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1936901"/>
@@ -18094,1659 +23778,716 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F16410-C6CB-260C-2BA9-0D493CD118E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4467827" y="6222115"/>
             <a:ext cx="6808239" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId4">
-[...5 lines deleted...]
-                </a:hlinkClick>
               </a:rPr>
-              <a:t>Rural Health Book Suggestions</a:t>
+              <a:t>https://www.nnlm.gov/reading-club/topic/339</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="290714677"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{090B557C-F9E0-45B1-A538-D14B2A025058}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="130783" y="161582"/>
+            <a:off x="335411" y="96428"/>
             <a:ext cx="6279745" cy="1044648"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Objectives</a:t>
-[...7 lines deleted...]
-              <a:t>:</a:t>
+              <a:t>Objectives:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DC0BD46-0FAF-4A32-B0A2-9E19C5C8BB06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="743625" y="1830175"/>
-            <a:ext cx="9737562" cy="3785419"/>
+            <a:off x="685752" y="1498060"/>
+            <a:ext cx="11086425" cy="4218864"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Describe current demographic trends in rural America.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Explore data sets and visualizations from rural health resources.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" i="0" dirty="0">
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Locate information on health conditions, demographic groups and social issues.</a:t>
+              <a:t>Locate information on:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Health conditions </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Demographic groups</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Structural Changes</a:t>
+              <a:t>Structural challenges</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
-          </a:p>
-[...143 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2233357653"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D7E632-FEB6-47F4-9857-777AB6D08F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="354519" y="341566"/>
+            <a:off x="2802754" y="224834"/>
             <a:ext cx="6586491" cy="893847"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Rural Challenges:</a:t>
+              <a:t>Rural Challenges</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63AEEDB4-88A2-457F-93FC-7B628DB16AF8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1091498" y="1832317"/>
-            <a:ext cx="7080229" cy="3907002"/>
+            <a:off x="304421" y="1538887"/>
+            <a:ext cx="6235276" cy="3907002"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Emergency services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Routine screenings </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Dentists and specialists</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="002060"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Higher cancer rates </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Slide Number Placeholder 4">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="Blueberry bushes and a red barn in Vermont.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53DA2A27-33AD-0918-FC66-600B6591D123}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5071A69C-0A66-CD48-DC39-53B6C69FBAAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10012436" y="6223828"/>
-            <a:ext cx="1706217" cy="365125"/>
+            <a:off x="6651583" y="1412111"/>
+            <a:ext cx="4722470" cy="3541853"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...120 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1982476191"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F374796D-DBD0-5D59-F70A-B20990E29FF9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FE62336-31BC-44D2-B758-3C5664197B96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="460094" y="320232"/>
-            <a:ext cx="11230336" cy="1356360"/>
+            <a:off x="203200" y="394482"/>
+            <a:ext cx="4673600" cy="4795408"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>What Impacts Health in Rural Communities?</a:t>
+              <a:t>Chat: What Impacts Health in Rural Communities?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Content Placeholder 3">
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Content Placeholder 5" descr="List of topics.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29EC017A-6814-C602-0996-118D76454A44}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C16A2879-A76F-4A81-8602-84D996403B7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="566153103"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
-        </p:nvSpPr>
-[...229 lines deleted...]
-      </p:sp>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5194300" y="196604"/>
+          <a:ext cx="6513604" cy="5885426"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3638483394"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1096344195"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{595CAB48-527A-44FC-94C4-A1A2A48923D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1032933" y="1239565"/>
-            <a:ext cx="10126134" cy="2341725"/>
+            <a:off x="0" y="1425380"/>
+            <a:ext cx="12192000" cy="2341725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Describe current demographic trends in rural America. </a:t>
+              <a:t>Describe the current demographic trends in rural America. </a:t>
             </a:r>
-          </a:p>
-[...143 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4192560726"/>
-      </p:ext>
-[...256 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1512946549"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="7" name="Title 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E002582-949C-728C-29FD-BD7F13045E2F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{327B3F77-7B6B-1EE5-65D7-4F3DC9753093}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="415650" y="173447"/>
-            <a:ext cx="11360700" cy="894949"/>
+            <a:off x="415650" y="554382"/>
+            <a:ext cx="11360700" cy="1166192"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Different definitions of urban and rural</a:t>
+              <a:t>Federal Definition of Rural</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
-              <a:latin typeface="+mj-lt"/>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
+          <p:cNvPr id="8" name="Text Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BC9144B-38E1-EA13-BD88-EB56EDE5E7D6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{009C11F5-372B-A183-03B3-3D118F34D73F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533395" y="1813743"/>
-            <a:ext cx="11360700" cy="1802294"/>
+            <a:off x="415650" y="2703003"/>
+            <a:ext cx="11360700" cy="1795367"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="95250" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" dirty="0">
+              <a:rPr lang="en-US" sz="6000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Office of Management and Budget (OMB)</a:t>
-[...48 lines deleted...]
-              <a:t>15-20% of Americans are considered rural </a:t>
+              <a:t>Any area that isn’t urban is rural.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2711470303"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3829519280"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Basis">
   <a:themeElements>
     <a:clrScheme name="Custom 15">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -20308,109 +25049,120 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{170051ed-867f-4092-a6af-8a42e27b7e09}" enabled="1" method="Standard" siteId="{5217e0e7-539d-4563-b1bf-7c6dcf074f91}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1253</Words>
+  <Words>2762</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>177</Paragraphs>
-[...1 lines deleted...]
-  <Notes>18</Notes>
+  <Paragraphs>215</Paragraphs>
+  <Slides>24</Slides>
+  <Notes>24</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="28" baseType="lpstr">
+    <vt:vector size="33" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Corbel</vt:lpstr>
       <vt:lpstr>inherit</vt:lpstr>
       <vt:lpstr>Segoe UI</vt:lpstr>
+      <vt:lpstr>Source Sans Pro</vt:lpstr>
       <vt:lpstr>Basis</vt:lpstr>
       <vt:lpstr>Rural Health Resources</vt:lpstr>
+      <vt:lpstr>Today’s session</vt:lpstr>
       <vt:lpstr>NNLM</vt:lpstr>
       <vt:lpstr>NNLM Reading Club</vt:lpstr>
       <vt:lpstr>Objectives:</vt:lpstr>
-      <vt:lpstr>Rural Challenges:</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Federal Definition of Rural </vt:lpstr>
+      <vt:lpstr>Rural Challenges</vt:lpstr>
+      <vt:lpstr>Chat: What Impacts Health in Rural Communities?</vt:lpstr>
+      <vt:lpstr>Describe the current demographic trends in rural America. </vt:lpstr>
+      <vt:lpstr>Federal Definition of Rural</vt:lpstr>
       <vt:lpstr>Different definitions of urban and rural</vt:lpstr>
-      <vt:lpstr>Economic Research Service (ERS)</vt:lpstr>
+      <vt:lpstr>Economic Research Service</vt:lpstr>
       <vt:lpstr>Rural America at-a-Glance, 2024</vt:lpstr>
       <vt:lpstr>Rural Demographics Becoming More Diverse</vt:lpstr>
       <vt:lpstr>Intersection of Poverty and Race/Ethnicity</vt:lpstr>
       <vt:lpstr>Rural Health Vulnerability </vt:lpstr>
       <vt:lpstr> 136 Rural Hospitals Closed (2022) </vt:lpstr>
       <vt:lpstr>Rural Health Information Hub</vt:lpstr>
-      <vt:lpstr>Locate information on health conditions, for demographic groups and on social issues.</vt:lpstr>
+      <vt:lpstr>Information on health conditions, demographic groups and structural challenges.</vt:lpstr>
       <vt:lpstr>MedlinePlus for Patients and Caregivers</vt:lpstr>
       <vt:lpstr>CDC Rural Health</vt:lpstr>
       <vt:lpstr>Demonstrations</vt:lpstr>
+      <vt:lpstr>Questions?</vt:lpstr>
+      <vt:lpstr>Complete the Evaluation for CE Credit</vt:lpstr>
+      <vt:lpstr>My Contact Information</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rebecca Brown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>