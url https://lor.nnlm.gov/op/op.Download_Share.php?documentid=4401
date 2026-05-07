--- v1 (2026-02-02)
+++ v2 (2026-05-07)
@@ -1061,61 +1061,61 @@
       </w:r>
       <w:r w:rsidRPr="00837469">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>your term goes here</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00051092" w:rsidRPr="00501383" w:rsidSect="007F4937">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E217873" w14:textId="77777777" w:rsidR="002C6E7C" w:rsidRDefault="002C6E7C" w:rsidP="005536D3">
+    <w:p w14:paraId="1721381E" w14:textId="77777777" w:rsidR="00961F3C" w:rsidRDefault="00961F3C" w:rsidP="005536D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24CCB897" w14:textId="77777777" w:rsidR="002C6E7C" w:rsidRDefault="002C6E7C" w:rsidP="005536D3">
+    <w:p w14:paraId="75CBAFB1" w14:textId="77777777" w:rsidR="00961F3C" w:rsidRDefault="00961F3C" w:rsidP="005536D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1157,181 +1157,173 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:id w:val="-675036999"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3563B88C" w14:textId="570B0475" w:rsidR="0088563C" w:rsidRPr="0009025D" w:rsidRDefault="00B411F0" w:rsidP="00675CB9">
+      <w:p w14:paraId="3563B88C" w14:textId="5815ECDF" w:rsidR="0088563C" w:rsidRPr="0009025D" w:rsidRDefault="00B411F0" w:rsidP="00675CB9">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00B411F0">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>Funded by the National Library of Medicine. NNLM and Network of the National Library of Medicine are service marks of the US Department of Health and Human Services.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="0088563C" w:rsidRPr="0009025D">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Updated </w:t>
+          <w:t>Updated</w:t>
         </w:r>
-        <w:r w:rsidR="006A33E4">
+        <w:r w:rsidR="00CC1F60">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>November</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 2025</w:t>
+          <w:t xml:space="preserve"> June 2026</w:t>
         </w:r>
         <w:r w:rsidR="0088563C">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="3FBC42AC" w14:textId="23AA8878" w:rsidR="001C6109" w:rsidRDefault="001C6109" w:rsidP="00813692">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AB4D03">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3456898A" w14:textId="77777777" w:rsidR="001C6109" w:rsidRDefault="001C6109">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F140547" w14:textId="77777777" w:rsidR="002C6E7C" w:rsidRDefault="002C6E7C" w:rsidP="005536D3">
+    <w:p w14:paraId="759FD118" w14:textId="77777777" w:rsidR="00961F3C" w:rsidRDefault="00961F3C" w:rsidP="005536D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A9E57C4" w14:textId="77777777" w:rsidR="002C6E7C" w:rsidRDefault="002C6E7C" w:rsidP="005536D3">
+    <w:p w14:paraId="2B2E1BE6" w14:textId="77777777" w:rsidR="00961F3C" w:rsidRDefault="00961F3C" w:rsidP="005536D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37FDCAA7" w14:textId="70549568" w:rsidR="00834F00" w:rsidRDefault="0097198C" w:rsidP="00675CB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3811E9E1" wp14:editId="6D5BF189">
           <wp:extent cx="4962144" cy="793943"/>
@@ -3579,50 +3571,51 @@
     <w:rsid w:val="001212F3"/>
     <w:rsid w:val="00122941"/>
     <w:rsid w:val="00124DC5"/>
     <w:rsid w:val="001264DC"/>
     <w:rsid w:val="0012679F"/>
     <w:rsid w:val="001315A1"/>
     <w:rsid w:val="00132031"/>
     <w:rsid w:val="00142A96"/>
     <w:rsid w:val="00144DAB"/>
     <w:rsid w:val="00155E9F"/>
     <w:rsid w:val="001625D5"/>
     <w:rsid w:val="0017338E"/>
     <w:rsid w:val="00173F9D"/>
     <w:rsid w:val="00176B75"/>
     <w:rsid w:val="00181B33"/>
     <w:rsid w:val="001839F8"/>
     <w:rsid w:val="00185AA9"/>
     <w:rsid w:val="00185F07"/>
     <w:rsid w:val="00187F91"/>
     <w:rsid w:val="001973FE"/>
     <w:rsid w:val="001A1EE5"/>
     <w:rsid w:val="001A4677"/>
     <w:rsid w:val="001C6109"/>
     <w:rsid w:val="001E49DA"/>
     <w:rsid w:val="001E62D1"/>
+    <w:rsid w:val="001E7850"/>
     <w:rsid w:val="001F164E"/>
     <w:rsid w:val="001F1D85"/>
     <w:rsid w:val="001F1FB7"/>
     <w:rsid w:val="001F3941"/>
     <w:rsid w:val="001F3E88"/>
     <w:rsid w:val="0020480F"/>
     <w:rsid w:val="00205A62"/>
     <w:rsid w:val="00207ECC"/>
     <w:rsid w:val="00213DB2"/>
     <w:rsid w:val="00215E97"/>
     <w:rsid w:val="002160BD"/>
     <w:rsid w:val="00220371"/>
     <w:rsid w:val="00225FCE"/>
     <w:rsid w:val="00244A46"/>
     <w:rsid w:val="00253C0C"/>
     <w:rsid w:val="00254332"/>
     <w:rsid w:val="0025460F"/>
     <w:rsid w:val="0026053B"/>
     <w:rsid w:val="00260600"/>
     <w:rsid w:val="002666E8"/>
     <w:rsid w:val="00272263"/>
     <w:rsid w:val="002779F4"/>
     <w:rsid w:val="00280B8D"/>
     <w:rsid w:val="00291257"/>
     <w:rsid w:val="002A238E"/>
@@ -3837,93 +3830,95 @@
     <w:rsid w:val="00875075"/>
     <w:rsid w:val="008757F3"/>
     <w:rsid w:val="0088255E"/>
     <w:rsid w:val="0088563C"/>
     <w:rsid w:val="00886776"/>
     <w:rsid w:val="0088787A"/>
     <w:rsid w:val="00887946"/>
     <w:rsid w:val="008923C0"/>
     <w:rsid w:val="008B4C81"/>
     <w:rsid w:val="008B5FD2"/>
     <w:rsid w:val="008B6E77"/>
     <w:rsid w:val="008B748E"/>
     <w:rsid w:val="008C5C45"/>
     <w:rsid w:val="008C6202"/>
     <w:rsid w:val="008D060E"/>
     <w:rsid w:val="008D23F1"/>
     <w:rsid w:val="008F020B"/>
     <w:rsid w:val="008F251A"/>
     <w:rsid w:val="008F3971"/>
     <w:rsid w:val="00900BEB"/>
     <w:rsid w:val="00906723"/>
     <w:rsid w:val="00914F9C"/>
     <w:rsid w:val="00921E5C"/>
     <w:rsid w:val="00945477"/>
     <w:rsid w:val="00946345"/>
+    <w:rsid w:val="00961F3C"/>
     <w:rsid w:val="00964640"/>
     <w:rsid w:val="0096779E"/>
     <w:rsid w:val="0097198C"/>
     <w:rsid w:val="00971CF3"/>
     <w:rsid w:val="0097222E"/>
     <w:rsid w:val="00974AFC"/>
     <w:rsid w:val="009866C4"/>
     <w:rsid w:val="00991159"/>
     <w:rsid w:val="009911B7"/>
     <w:rsid w:val="00992086"/>
     <w:rsid w:val="00995B2F"/>
     <w:rsid w:val="009A0902"/>
     <w:rsid w:val="009A2FBE"/>
     <w:rsid w:val="009A496E"/>
     <w:rsid w:val="009A4D8E"/>
     <w:rsid w:val="009B0B97"/>
     <w:rsid w:val="009B1F10"/>
     <w:rsid w:val="009B46F3"/>
     <w:rsid w:val="009B5C13"/>
     <w:rsid w:val="009B7057"/>
     <w:rsid w:val="009C23D0"/>
     <w:rsid w:val="009C4EA2"/>
     <w:rsid w:val="009C566E"/>
     <w:rsid w:val="009D71F3"/>
     <w:rsid w:val="009E0DA4"/>
     <w:rsid w:val="009E6435"/>
     <w:rsid w:val="009E6840"/>
     <w:rsid w:val="009E7D0E"/>
     <w:rsid w:val="009F2926"/>
     <w:rsid w:val="00A2021B"/>
     <w:rsid w:val="00A245DD"/>
     <w:rsid w:val="00A473A1"/>
     <w:rsid w:val="00A52F0B"/>
     <w:rsid w:val="00A55E7A"/>
     <w:rsid w:val="00A57023"/>
     <w:rsid w:val="00A60802"/>
     <w:rsid w:val="00A64842"/>
     <w:rsid w:val="00A75CC8"/>
     <w:rsid w:val="00A77707"/>
     <w:rsid w:val="00A77989"/>
     <w:rsid w:val="00A8546F"/>
     <w:rsid w:val="00A91228"/>
     <w:rsid w:val="00A91620"/>
+    <w:rsid w:val="00A93061"/>
     <w:rsid w:val="00A93B7B"/>
     <w:rsid w:val="00A95559"/>
     <w:rsid w:val="00A959DA"/>
     <w:rsid w:val="00AA1218"/>
     <w:rsid w:val="00AA6F9E"/>
     <w:rsid w:val="00AB4D03"/>
     <w:rsid w:val="00AC0F63"/>
     <w:rsid w:val="00AC618D"/>
     <w:rsid w:val="00AE28CA"/>
     <w:rsid w:val="00AE5B70"/>
     <w:rsid w:val="00AF118D"/>
     <w:rsid w:val="00B0740D"/>
     <w:rsid w:val="00B07FA7"/>
     <w:rsid w:val="00B15C27"/>
     <w:rsid w:val="00B17D3E"/>
     <w:rsid w:val="00B3170D"/>
     <w:rsid w:val="00B406A2"/>
     <w:rsid w:val="00B411F0"/>
     <w:rsid w:val="00B41BAC"/>
     <w:rsid w:val="00B51B15"/>
     <w:rsid w:val="00B51FFE"/>
     <w:rsid w:val="00B54BF6"/>
     <w:rsid w:val="00B54FB8"/>
     <w:rsid w:val="00B625C2"/>
     <w:rsid w:val="00B62C36"/>
@@ -3953,50 +3948,51 @@
     <w:rsid w:val="00BE6FA7"/>
     <w:rsid w:val="00BF223C"/>
     <w:rsid w:val="00C00D21"/>
     <w:rsid w:val="00C01750"/>
     <w:rsid w:val="00C07206"/>
     <w:rsid w:val="00C11D8B"/>
     <w:rsid w:val="00C20A7B"/>
     <w:rsid w:val="00C31CF3"/>
     <w:rsid w:val="00C33841"/>
     <w:rsid w:val="00C34326"/>
     <w:rsid w:val="00C35829"/>
     <w:rsid w:val="00C40FA5"/>
     <w:rsid w:val="00C42612"/>
     <w:rsid w:val="00C44F17"/>
     <w:rsid w:val="00C534F0"/>
     <w:rsid w:val="00C57B61"/>
     <w:rsid w:val="00C57C0B"/>
     <w:rsid w:val="00C666DA"/>
     <w:rsid w:val="00C67C22"/>
     <w:rsid w:val="00C7495C"/>
     <w:rsid w:val="00C84F7A"/>
     <w:rsid w:val="00C8516C"/>
     <w:rsid w:val="00CA3ABB"/>
     <w:rsid w:val="00CB051D"/>
     <w:rsid w:val="00CB1CD4"/>
+    <w:rsid w:val="00CC1F60"/>
     <w:rsid w:val="00CC2F4F"/>
     <w:rsid w:val="00CC4BBA"/>
     <w:rsid w:val="00CC740D"/>
     <w:rsid w:val="00CD1A50"/>
     <w:rsid w:val="00CD21F0"/>
     <w:rsid w:val="00CD2280"/>
     <w:rsid w:val="00CD31D7"/>
     <w:rsid w:val="00CD4CA7"/>
     <w:rsid w:val="00CD6115"/>
     <w:rsid w:val="00CE6B5A"/>
     <w:rsid w:val="00CE7FC9"/>
     <w:rsid w:val="00CF281F"/>
     <w:rsid w:val="00CF2DF5"/>
     <w:rsid w:val="00CF5BD5"/>
     <w:rsid w:val="00CF673C"/>
     <w:rsid w:val="00CF7F59"/>
     <w:rsid w:val="00D01D22"/>
     <w:rsid w:val="00D0248D"/>
     <w:rsid w:val="00D170D7"/>
     <w:rsid w:val="00D171A9"/>
     <w:rsid w:val="00D21AE9"/>
     <w:rsid w:val="00D21E7C"/>
     <w:rsid w:val="00D27FBA"/>
     <w:rsid w:val="00D30867"/>
     <w:rsid w:val="00D33383"/>
@@ -5451,78 +5447,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>477</Words>
-  <Characters>2598</Characters>
+  <Words>503</Words>
+  <Characters>2572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>How PubMed Works: Automatic Term Mapping</vt:lpstr>
       <vt:lpstr>How PubMed Works: Automatic Term Mapping Handout</vt:lpstr>
       <vt:lpstr>    Search Examples</vt:lpstr>
       <vt:lpstr>    Exercises</vt:lpstr>
       <vt:lpstr>    Additional Resources</vt:lpstr>
       <vt:lpstr>    PubMed Tips:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2985</CharactersWithSpaces>
+  <CharactersWithSpaces>3007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How PubMed Works: Automatic Term Mapping</dc:title>
   <dc:creator>NNLM Training Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>