--- v2 (2026-05-07)
+++ v3 (2026-08-11)
@@ -1,50 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3ACE9480" w14:textId="659E09AE" w:rsidR="00AE28CA" w:rsidRDefault="00813692" w:rsidP="00A93B7B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54BF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">How PubMed </w:t>
@@ -204,62 +203,77 @@
     </w:p>
     <w:p w14:paraId="577938C6" w14:textId="77777777" w:rsidR="00054557" w:rsidRDefault="00054557" w:rsidP="00054557">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>pressure point</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6083E735" w14:textId="77777777" w:rsidR="00054557" w:rsidRDefault="00054557" w:rsidP="00054557">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>dog wheelchair</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F725F73" w14:textId="0DA704FD" w:rsidR="00054557" w:rsidRDefault="006A757A" w:rsidP="007E14FB">
+    <w:p w14:paraId="2F725F73" w14:textId="23D377D8" w:rsidR="00054557" w:rsidRDefault="006A757A" w:rsidP="007E14FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006A757A">
-        <w:t>0000-0001-8468-4398</w:t>
+        <w:t>0000-000</w:t>
+      </w:r>
+      <w:r w:rsidR="00815BED">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A757A">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00815BED">
+        <w:t>6608</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A757A">
+        <w:t>-43</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23238">
+        <w:t>02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4817C6" w14:textId="11BB0553" w:rsidR="00886776" w:rsidRPr="00886776" w:rsidRDefault="00886776" w:rsidP="00886776">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886776">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Exercises</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C40BB5" w14:textId="18384974" w:rsidR="00AE28CA" w:rsidRDefault="00FF02EF" w:rsidP="003265C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1061,61 +1075,61 @@
       </w:r>
       <w:r w:rsidRPr="00837469">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>your term goes here</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00051092" w:rsidRPr="00501383" w:rsidSect="007F4937">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1721381E" w14:textId="77777777" w:rsidR="00961F3C" w:rsidRDefault="00961F3C" w:rsidP="005536D3">
+    <w:p w14:paraId="6A0E9AA2" w14:textId="77777777" w:rsidR="00D45716" w:rsidRDefault="00D45716" w:rsidP="005536D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75CBAFB1" w14:textId="77777777" w:rsidR="00961F3C" w:rsidRDefault="00961F3C" w:rsidP="005536D3">
+    <w:p w14:paraId="6F1F4FDD" w14:textId="77777777" w:rsidR="00D45716" w:rsidRDefault="00D45716" w:rsidP="005536D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1269,61 +1283,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3456898A" w14:textId="77777777" w:rsidR="001C6109" w:rsidRDefault="001C6109">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="759FD118" w14:textId="77777777" w:rsidR="00961F3C" w:rsidRDefault="00961F3C" w:rsidP="005536D3">
+    <w:p w14:paraId="20A0C2C9" w14:textId="77777777" w:rsidR="00D45716" w:rsidRDefault="00D45716" w:rsidP="005536D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B2E1BE6" w14:textId="77777777" w:rsidR="00961F3C" w:rsidRDefault="00961F3C" w:rsidP="005536D3">
+    <w:p w14:paraId="628B5BF1" w14:textId="77777777" w:rsidR="00D45716" w:rsidRDefault="00D45716" w:rsidP="005536D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37FDCAA7" w14:textId="70549568" w:rsidR="00834F00" w:rsidRDefault="0097198C" w:rsidP="00675CB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3811E9E1" wp14:editId="6D5BF189">
           <wp:extent cx="4962144" cy="793943"/>
@@ -3486,55 +3500,53 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1009911732">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1302418299">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1683816691">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="275065863">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1736735070">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1882475936">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0026053B"/>
     <w:rsid w:val="00003FED"/>
     <w:rsid w:val="00016C46"/>
     <w:rsid w:val="000172BA"/>
     <w:rsid w:val="0002155E"/>
@@ -3560,50 +3572,51 @@
     <w:rsid w:val="000B0676"/>
     <w:rsid w:val="000B637A"/>
     <w:rsid w:val="000D05D5"/>
     <w:rsid w:val="000D59DE"/>
     <w:rsid w:val="000D6AF4"/>
     <w:rsid w:val="000E455D"/>
     <w:rsid w:val="000F3578"/>
     <w:rsid w:val="000F38AB"/>
     <w:rsid w:val="000F67AE"/>
     <w:rsid w:val="001144D7"/>
     <w:rsid w:val="00116F11"/>
     <w:rsid w:val="001212F3"/>
     <w:rsid w:val="00122941"/>
     <w:rsid w:val="00124DC5"/>
     <w:rsid w:val="001264DC"/>
     <w:rsid w:val="0012679F"/>
     <w:rsid w:val="001315A1"/>
     <w:rsid w:val="00132031"/>
     <w:rsid w:val="00142A96"/>
     <w:rsid w:val="00144DAB"/>
     <w:rsid w:val="00155E9F"/>
     <w:rsid w:val="001625D5"/>
     <w:rsid w:val="0017338E"/>
     <w:rsid w:val="00173F9D"/>
     <w:rsid w:val="00176B75"/>
+    <w:rsid w:val="00177CA6"/>
     <w:rsid w:val="00181B33"/>
     <w:rsid w:val="001839F8"/>
     <w:rsid w:val="00185AA9"/>
     <w:rsid w:val="00185F07"/>
     <w:rsid w:val="00187F91"/>
     <w:rsid w:val="001973FE"/>
     <w:rsid w:val="001A1EE5"/>
     <w:rsid w:val="001A4677"/>
     <w:rsid w:val="001C6109"/>
     <w:rsid w:val="001E49DA"/>
     <w:rsid w:val="001E62D1"/>
     <w:rsid w:val="001E7850"/>
     <w:rsid w:val="001F164E"/>
     <w:rsid w:val="001F1D85"/>
     <w:rsid w:val="001F1FB7"/>
     <w:rsid w:val="001F3941"/>
     <w:rsid w:val="001F3E88"/>
     <w:rsid w:val="0020480F"/>
     <w:rsid w:val="00205A62"/>
     <w:rsid w:val="00207ECC"/>
     <w:rsid w:val="00213DB2"/>
     <w:rsid w:val="00215E97"/>
     <w:rsid w:val="002160BD"/>
     <w:rsid w:val="00220371"/>
     <w:rsid w:val="00225FCE"/>
@@ -3634,50 +3647,51 @@
     <w:rsid w:val="00306ABA"/>
     <w:rsid w:val="00311D96"/>
     <w:rsid w:val="00315361"/>
     <w:rsid w:val="0031794D"/>
     <w:rsid w:val="0032349D"/>
     <w:rsid w:val="003265C8"/>
     <w:rsid w:val="00331812"/>
     <w:rsid w:val="00332342"/>
     <w:rsid w:val="003339AD"/>
     <w:rsid w:val="003374AF"/>
     <w:rsid w:val="0034608A"/>
     <w:rsid w:val="00352761"/>
     <w:rsid w:val="003567C2"/>
     <w:rsid w:val="00362BFF"/>
     <w:rsid w:val="003731A7"/>
     <w:rsid w:val="00375F77"/>
     <w:rsid w:val="003769A2"/>
     <w:rsid w:val="00377BF1"/>
     <w:rsid w:val="00384CD7"/>
     <w:rsid w:val="00390E19"/>
     <w:rsid w:val="003B3BC3"/>
     <w:rsid w:val="003B6863"/>
     <w:rsid w:val="003B792B"/>
     <w:rsid w:val="003C35BF"/>
     <w:rsid w:val="003C46C1"/>
+    <w:rsid w:val="003D17BB"/>
     <w:rsid w:val="003D287C"/>
     <w:rsid w:val="003E4D56"/>
     <w:rsid w:val="003E57CE"/>
     <w:rsid w:val="003F1929"/>
     <w:rsid w:val="00406DA9"/>
     <w:rsid w:val="00412302"/>
     <w:rsid w:val="0042075E"/>
     <w:rsid w:val="00420CD0"/>
     <w:rsid w:val="00421C92"/>
     <w:rsid w:val="0042482A"/>
     <w:rsid w:val="00427530"/>
     <w:rsid w:val="00427E6D"/>
     <w:rsid w:val="00455AFB"/>
     <w:rsid w:val="00462EA1"/>
     <w:rsid w:val="004659B3"/>
     <w:rsid w:val="00467158"/>
     <w:rsid w:val="004708CF"/>
     <w:rsid w:val="00496480"/>
     <w:rsid w:val="00496482"/>
     <w:rsid w:val="004A26B6"/>
     <w:rsid w:val="004B0086"/>
     <w:rsid w:val="004B2698"/>
     <w:rsid w:val="004B3AA4"/>
     <w:rsid w:val="004C3D0C"/>
     <w:rsid w:val="004D5AC0"/>
@@ -3793,50 +3807,51 @@
     <w:rsid w:val="00792518"/>
     <w:rsid w:val="00794192"/>
     <w:rsid w:val="00794DF5"/>
     <w:rsid w:val="00796867"/>
     <w:rsid w:val="007979AD"/>
     <w:rsid w:val="00797B3F"/>
     <w:rsid w:val="007A4990"/>
     <w:rsid w:val="007A6719"/>
     <w:rsid w:val="007B07D8"/>
     <w:rsid w:val="007B602E"/>
     <w:rsid w:val="007B79E2"/>
     <w:rsid w:val="007C485E"/>
     <w:rsid w:val="007C7F0B"/>
     <w:rsid w:val="007D0F4A"/>
     <w:rsid w:val="007D2E28"/>
     <w:rsid w:val="007E14FB"/>
     <w:rsid w:val="007E4BE7"/>
     <w:rsid w:val="007F4937"/>
     <w:rsid w:val="007F728B"/>
     <w:rsid w:val="00804AC7"/>
     <w:rsid w:val="00807D54"/>
     <w:rsid w:val="008102E8"/>
     <w:rsid w:val="00810544"/>
     <w:rsid w:val="00811C31"/>
     <w:rsid w:val="00813692"/>
+    <w:rsid w:val="00815BED"/>
     <w:rsid w:val="00827C2A"/>
     <w:rsid w:val="00830B8F"/>
     <w:rsid w:val="00831F58"/>
     <w:rsid w:val="00834F00"/>
     <w:rsid w:val="00835624"/>
     <w:rsid w:val="00845D9E"/>
     <w:rsid w:val="008471DF"/>
     <w:rsid w:val="00851C72"/>
     <w:rsid w:val="00862654"/>
     <w:rsid w:val="00864ADE"/>
     <w:rsid w:val="0086569C"/>
     <w:rsid w:val="00874DB6"/>
     <w:rsid w:val="00875075"/>
     <w:rsid w:val="008757F3"/>
     <w:rsid w:val="0088255E"/>
     <w:rsid w:val="0088563C"/>
     <w:rsid w:val="00886776"/>
     <w:rsid w:val="0088787A"/>
     <w:rsid w:val="00887946"/>
     <w:rsid w:val="008923C0"/>
     <w:rsid w:val="008B4C81"/>
     <w:rsid w:val="008B5FD2"/>
     <w:rsid w:val="008B6E77"/>
     <w:rsid w:val="008B748E"/>
     <w:rsid w:val="008C5C45"/>
@@ -3971,54 +3986,56 @@
     <w:rsid w:val="00CB051D"/>
     <w:rsid w:val="00CB1CD4"/>
     <w:rsid w:val="00CC1F60"/>
     <w:rsid w:val="00CC2F4F"/>
     <w:rsid w:val="00CC4BBA"/>
     <w:rsid w:val="00CC740D"/>
     <w:rsid w:val="00CD1A50"/>
     <w:rsid w:val="00CD21F0"/>
     <w:rsid w:val="00CD2280"/>
     <w:rsid w:val="00CD31D7"/>
     <w:rsid w:val="00CD4CA7"/>
     <w:rsid w:val="00CD6115"/>
     <w:rsid w:val="00CE6B5A"/>
     <w:rsid w:val="00CE7FC9"/>
     <w:rsid w:val="00CF281F"/>
     <w:rsid w:val="00CF2DF5"/>
     <w:rsid w:val="00CF5BD5"/>
     <w:rsid w:val="00CF673C"/>
     <w:rsid w:val="00CF7F59"/>
     <w:rsid w:val="00D01D22"/>
     <w:rsid w:val="00D0248D"/>
     <w:rsid w:val="00D170D7"/>
     <w:rsid w:val="00D171A9"/>
     <w:rsid w:val="00D21AE9"/>
     <w:rsid w:val="00D21E7C"/>
+    <w:rsid w:val="00D23238"/>
     <w:rsid w:val="00D27FBA"/>
     <w:rsid w:val="00D30867"/>
     <w:rsid w:val="00D33383"/>
     <w:rsid w:val="00D34CB9"/>
+    <w:rsid w:val="00D45716"/>
     <w:rsid w:val="00D51BA2"/>
     <w:rsid w:val="00D52EB8"/>
     <w:rsid w:val="00D64241"/>
     <w:rsid w:val="00D80945"/>
     <w:rsid w:val="00D83791"/>
     <w:rsid w:val="00D87216"/>
     <w:rsid w:val="00D941A4"/>
     <w:rsid w:val="00DA4CEF"/>
     <w:rsid w:val="00DA538B"/>
     <w:rsid w:val="00DB09E5"/>
     <w:rsid w:val="00DB1F70"/>
     <w:rsid w:val="00DB43A5"/>
     <w:rsid w:val="00DB711F"/>
     <w:rsid w:val="00DC11D8"/>
     <w:rsid w:val="00DC4B7A"/>
     <w:rsid w:val="00DC643B"/>
     <w:rsid w:val="00DD78D5"/>
     <w:rsid w:val="00DE18CC"/>
     <w:rsid w:val="00E029D6"/>
     <w:rsid w:val="00E035C5"/>
     <w:rsid w:val="00E041BC"/>
     <w:rsid w:val="00E06B9B"/>
     <w:rsid w:val="00E12798"/>
     <w:rsid w:val="00E149C5"/>
     <w:rsid w:val="00E15912"/>
@@ -5444,81 +5461,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>503</Words>
-  <Characters>2572</Characters>
+  <Words>458</Words>
+  <Characters>2617</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>How PubMed Works: Automatic Term Mapping</vt:lpstr>
       <vt:lpstr>How PubMed Works: Automatic Term Mapping Handout</vt:lpstr>
       <vt:lpstr>    Search Examples</vt:lpstr>
       <vt:lpstr>    Exercises</vt:lpstr>
       <vt:lpstr>    Additional Resources</vt:lpstr>
       <vt:lpstr>    PubMed Tips:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3007</CharactersWithSpaces>
+  <CharactersWithSpaces>3069</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How PubMed Works: Automatic Term Mapping</dc:title>
   <dc:creator>NNLM Training Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>