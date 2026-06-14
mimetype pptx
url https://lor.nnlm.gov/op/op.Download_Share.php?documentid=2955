--- v1 (2026-01-26)
+++ v2 (2026-06-14)
@@ -1,174 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId33"/>
+    <p:notesMasterId r:id="rId34"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
-    <p:sldId id="725" r:id="rId3"/>
-[...28 lines deleted...]
-    <p:sldId id="288" r:id="rId32"/>
+    <p:sldId id="362" r:id="rId3"/>
+    <p:sldId id="725" r:id="rId4"/>
+    <p:sldId id="2668" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="2671" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="2669" r:id="rId21"/>
+    <p:sldId id="275" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+    <p:sldId id="281" r:id="rId27"/>
+    <p:sldId id="282" r:id="rId28"/>
+    <p:sldId id="283" r:id="rId29"/>
+    <p:sldId id="284" r:id="rId30"/>
+    <p:sldId id="285" r:id="rId31"/>
+    <p:sldId id="286" r:id="rId32"/>
+    <p:sldId id="288" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -231,161 +239,904 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="34577" autoAdjust="0"/>
-    <p:restoredTop sz="70327" autoAdjust="0"/>
+    <p:restoredLeft sz="34599" autoAdjust="0"/>
+    <p:restoredTop sz="69988" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="45" d="100"/>
-          <a:sy n="45" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="48" y="132"/>
+        <p:origin x="1074" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-12198"/>
+      <p:origin x="0" y="-7800"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+</file>
+
+<file path=ppt/diagrams/_rels/data2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+</file>
+
+<file path=ppt/diagrams/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent2" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/colors2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
@@ -1091,50 +1842,567 @@
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
+    <dgm:pt modelId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList" loCatId="icon" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_2" csCatId="accent2" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Captioning is available: Use the CC button</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2E13682C-5222-4F2C-9477-71A5408D5856}" type="parTrans" cxnId="{8FAEEB79-1FF3-42D8-ACBF-B3F81C9FFD26}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D9A42369-4F33-4E1C-B3A7-5CE3A7D621FD}" type="sibTrans" cxnId="{8FAEEB79-1FF3-42D8-ACBF-B3F81C9FFD26}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Send questions to “Everyone” </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{03B281E1-081C-4942-A254-3FCE78988C37}" type="parTrans" cxnId="{A6DABFCC-DD3A-4A5B-B394-53FB80A2AB30}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1BDB9001-3490-4097-9245-6AB7BF735A61}" type="sibTrans" cxnId="{A6DABFCC-DD3A-4A5B-B394-53FB80A2AB30}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{57F6828A-12AB-46BE-B3E3-E71405B61561}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Session is being recorded</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E9FA6C5F-7D3C-4A93-87CE-43DADC77414F}" type="parTrans" cxnId="{7302E9C3-E950-4419-A156-E9E21B079145}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{405A8F1E-C11D-4171-9E0C-7097EB56ED91}" type="sibTrans" cxnId="{7302E9C3-E950-4419-A156-E9E21B079145}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Class is eligible for 1 MLA CE Credits </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EDC9FBBA-D28C-4A17-9B00-D446CA1AAF7F}" type="parTrans" cxnId="{793BF91C-0EF5-4300-8D1C-E4F95A7DFCB6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3D5286DC-40BD-4EB2-9B1E-7DD1319190F8}" type="sibTrans" cxnId="{793BF91C-0EF5-4300-8D1C-E4F95A7DFCB6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8515AB5A-B01A-4526-87B1-901C9D1E892C}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Your feedback matters!                                                         </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E89C36C7-B748-41A8-966B-5C31CC0ADE73}" type="parTrans" cxnId="{78CBDC30-6E25-4869-9C4B-710D6F1CB8F0}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1FB464CD-0963-4CE1-9CF0-5A226C632085}" type="sibTrans" cxnId="{78CBDC30-6E25-4869-9C4B-710D6F1CB8F0}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" type="pres">
+      <dgm:prSet presAssocID="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" presName="root" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{28C5A1B5-D1DB-4BF6-86D4-CF59C26A1980}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="5" custLinFactNeighborY="-23891"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EB641154-D0EA-40CF-B7A1-E00794FACD85}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Subtitles"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{D02EFFCB-065E-4218-97EF-07AA286FCD4E}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4A6ED5B2-34FA-4654-804C-A5B1060FF102}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="parTx" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{09F2DA9D-68A4-4BA6-857E-213DB199FD1D}" type="pres">
+      <dgm:prSet presAssocID="{D9A42369-4F33-4E1C-B3A7-5CE3A7D621FD}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{538159BA-2087-4B9D-ACAF-C05C0E6DED90}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="5"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{129449A4-8F29-4E0E-9F92-DFE4E12E9095}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Customer Review"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{B3CA3AAD-B421-41F6-B680-A867B2DEB99F}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F38584A2-C97B-47F5-978A-FC6B532BAAD0}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="parTx" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{83F17D83-BCF1-4D7E-8480-E021D28505B3}" type="pres">
+      <dgm:prSet presAssocID="{1BDB9001-3490-4097-9245-6AB7BF735A61}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9C6D6669-8D2C-4662-AE73-A7168FB52055}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E1F02D28-002F-49FC-BC2E-F9B59678E605}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Radio microphone"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{DD0DFFB3-DABE-4AE7-808F-8258DE77D0B2}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C1BEB25A-2602-4EF5-AB8D-33FF04B8CEB4}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="parTx" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{56FB71C7-F40F-43A2-8695-96D1D1AC8235}" type="pres">
+      <dgm:prSet presAssocID="{405A8F1E-C11D-4171-9E0C-7097EB56ED91}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F390D206-49E0-4D8D-B478-57E47776C284}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7C068744-6945-4613-9E4B-1C9C7F3BED6B}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="iconRect" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Checkmark"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{B92630EC-60D8-4ACE-9FF4-E9E81BDDBEBA}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{43D9BA6D-0F97-49AB-BEFC-503DB6FB6D8C}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="parTx" presStyleLbl="revTx" presStyleIdx="3" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{638A7AC7-6DDA-47D9-A758-BCA099873225}" type="pres">
+      <dgm:prSet presAssocID="{3D5286DC-40BD-4EB2-9B1E-7DD1319190F8}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{85438435-EDE3-4085-B3FE-537A5439251F}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0839D60B-2313-46DB-A5FD-398AC052BCA6}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="iconRect" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Thumbs Up Sign"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{0A80BEE9-4AB7-4FC6-8F1F-68F8BC82C4C0}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{04371A2D-E260-464F-9CAB-5B7C7EFDFEBF}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="parTx" presStyleLbl="revTx" presStyleIdx="4" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{6F201303-5E34-4DD4-A30D-6E5C89E41821}" type="presOf" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{F4899404-6049-4B26-8405-2A6628A5E6EC}" type="presOf" srcId="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" destId="{4A6ED5B2-34FA-4654-804C-A5B1060FF102}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{793BF91C-0EF5-4300-8D1C-E4F95A7DFCB6}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" srcOrd="3" destOrd="0" parTransId="{EDC9FBBA-D28C-4A17-9B00-D446CA1AAF7F}" sibTransId="{3D5286DC-40BD-4EB2-9B1E-7DD1319190F8}"/>
+    <dgm:cxn modelId="{42AAC51D-CB68-440C-9761-3A88BD1CEEA6}" type="presOf" srcId="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" destId="{F38584A2-C97B-47F5-978A-FC6B532BAAD0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{78CBDC30-6E25-4869-9C4B-710D6F1CB8F0}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" srcOrd="4" destOrd="0" parTransId="{E89C36C7-B748-41A8-966B-5C31CC0ADE73}" sibTransId="{1FB464CD-0963-4CE1-9CF0-5A226C632085}"/>
+    <dgm:cxn modelId="{A330A538-A0A1-49D7-BDB0-3296570C0088}" type="presOf" srcId="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" destId="{43D9BA6D-0F97-49AB-BEFC-503DB6FB6D8C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{8FAEEB79-1FF3-42D8-ACBF-B3F81C9FFD26}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" srcOrd="0" destOrd="0" parTransId="{2E13682C-5222-4F2C-9477-71A5408D5856}" sibTransId="{D9A42369-4F33-4E1C-B3A7-5CE3A7D621FD}"/>
+    <dgm:cxn modelId="{A0D35794-E045-4A80-A0D4-555488F33738}" type="presOf" srcId="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" destId="{04371A2D-E260-464F-9CAB-5B7C7EFDFEBF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{1ADC38AF-77AC-4F1E-89A7-A5AC54E2D673}" type="presOf" srcId="{57F6828A-12AB-46BE-B3E3-E71405B61561}" destId="{C1BEB25A-2602-4EF5-AB8D-33FF04B8CEB4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{7302E9C3-E950-4419-A156-E9E21B079145}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{57F6828A-12AB-46BE-B3E3-E71405B61561}" srcOrd="2" destOrd="0" parTransId="{E9FA6C5F-7D3C-4A93-87CE-43DADC77414F}" sibTransId="{405A8F1E-C11D-4171-9E0C-7097EB56ED91}"/>
+    <dgm:cxn modelId="{A6DABFCC-DD3A-4A5B-B394-53FB80A2AB30}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" srcOrd="1" destOrd="0" parTransId="{03B281E1-081C-4942-A254-3FCE78988C37}" sibTransId="{1BDB9001-3490-4097-9245-6AB7BF735A61}"/>
+    <dgm:cxn modelId="{4108383A-4F95-4FA1-96CC-E1D72F990D5F}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{D0E831DB-EC94-4ED8-A842-DE11A7DBFE54}" type="presParOf" srcId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" destId="{28C5A1B5-D1DB-4BF6-86D4-CF59C26A1980}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{91306312-55CC-40AC-AE0D-A4ED46E4F510}" type="presParOf" srcId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" destId="{EB641154-D0EA-40CF-B7A1-E00794FACD85}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{60BD3B93-374F-4302-B54C-0B1D36A28CAE}" type="presParOf" srcId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" destId="{D02EFFCB-065E-4218-97EF-07AA286FCD4E}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{24524586-C49C-46CE-915C-C762167E9A16}" type="presParOf" srcId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" destId="{4A6ED5B2-34FA-4654-804C-A5B1060FF102}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{237398FF-C816-435D-B46A-E145746395C1}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{09F2DA9D-68A4-4BA6-857E-213DB199FD1D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{1F7675E6-5CF8-443E-8D97-4B23F25E3C7A}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{9DE1F867-E4B0-45C0-80E6-929CAF565582}" type="presParOf" srcId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" destId="{538159BA-2087-4B9D-ACAF-C05C0E6DED90}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{16370D59-522F-450D-BE79-8532FF2222F4}" type="presParOf" srcId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" destId="{129449A4-8F29-4E0E-9F92-DFE4E12E9095}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{7B8AB748-CF89-4907-9C34-A90861A17688}" type="presParOf" srcId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" destId="{B3CA3AAD-B421-41F6-B680-A867B2DEB99F}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{FA8DA17B-BEA3-4C65-BAFA-B12D5FF10859}" type="presParOf" srcId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" destId="{F38584A2-C97B-47F5-978A-FC6B532BAAD0}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{3E910F05-F345-43C6-BDE7-41102F19E5E5}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{83F17D83-BCF1-4D7E-8480-E021D28505B3}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{B2A07F0E-1110-4A38-825F-8C701D2D77FA}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{CA880BCA-6C51-4EAC-BD44-997AA58529B8}" type="presParOf" srcId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" destId="{9C6D6669-8D2C-4662-AE73-A7168FB52055}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{E458EDD4-044F-43E3-98B8-32D1D440BA31}" type="presParOf" srcId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" destId="{E1F02D28-002F-49FC-BC2E-F9B59678E605}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{C9196F4C-10F4-4A14-855D-B13303B7B3E8}" type="presParOf" srcId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" destId="{DD0DFFB3-DABE-4AE7-808F-8258DE77D0B2}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{B56969F5-569E-48B9-9B8F-A053701B2892}" type="presParOf" srcId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" destId="{C1BEB25A-2602-4EF5-AB8D-33FF04B8CEB4}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{910426F9-F3FD-49FA-9112-0E4E1705B665}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{56FB71C7-F40F-43A2-8695-96D1D1AC8235}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{F781FD31-4580-442A-A59E-9E95D165FA49}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{A2343824-4E66-4222-8E18-E424CBC137AD}" type="presParOf" srcId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" destId="{F390D206-49E0-4D8D-B478-57E47776C284}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{173096F9-802D-4E3D-A970-0CA1B38AA176}" type="presParOf" srcId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" destId="{7C068744-6945-4613-9E4B-1C9C7F3BED6B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{AA5081E0-8030-4DCE-9BCF-44E6935C180D}" type="presParOf" srcId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" destId="{B92630EC-60D8-4ACE-9FF4-E9E81BDDBEBA}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{C723F12C-290E-47E0-AE55-7F661519C285}" type="presParOf" srcId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" destId="{43D9BA6D-0F97-49AB-BEFC-503DB6FB6D8C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{EE429BD0-8347-46FE-BCC4-FD504108604D}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{638A7AC7-6DDA-47D9-A758-BCA099873225}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{6E8B7044-0ECE-430C-A937-D3FA6CA626B8}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{84755C34-A836-4149-98D5-BC193C2B332F}" type="presParOf" srcId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" destId="{85438435-EDE3-4085-B3FE-537A5439251F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{69F45676-8DB8-43E7-95FF-50AF268D9DF3}" type="presParOf" srcId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" destId="{0839D60B-2313-46DB-A5FD-398AC052BCA6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{D3D83DFE-A428-4A9C-8D5D-DC256C3C1DC4}" type="presParOf" srcId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" destId="{0A80BEE9-4AB7-4FC6-8F1F-68F8BC82C4C0}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{142A970F-6DD5-4790-9AE5-6E4F95322B6F}" type="presParOf" srcId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" destId="{04371A2D-E260-464F-9CAB-5B7C7EFDFEBF}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
     <dgm:pt modelId="{70FBB2B1-E09B-48B3-8984-232DD35B7C80}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList" loCatId="icon" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{85DF8786-DF66-4C79-BCFC-AFB94CD8C887}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" b="0" i="0" dirty="0"/>
@@ -1298,51 +2566,51 @@
     <dgm:pt modelId="{58452A0C-F80A-433D-9D48-67964DA0516A}" type="pres">
       <dgm:prSet presAssocID="{70FBB2B1-E09B-48B3-8984-232DD35B7C80}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CABC3DAA-E4C9-4A8F-BCD2-1DF3DCD11B17}" type="pres">
       <dgm:prSet presAssocID="{85DF8786-DF66-4C79-BCFC-AFB94CD8C887}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{3DAE9546-2FD4-4883-8F3D-508D3289C8AC}" type="pres">
       <dgm:prSet presAssocID="{85DF8786-DF66-4C79-BCFC-AFB94CD8C887}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="4" custLinFactNeighborY="-197"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
-          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="tips about the webinar session"/>
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Session is being recorded"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{BA35F7E6-F5A2-4D3E-AA0B-D99123840FB0}" type="pres">
       <dgm:prSet presAssocID="{85DF8786-DF66-4C79-BCFC-AFB94CD8C887}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{10FCA489-E6E6-4EEA-9253-357DAC59B93A}" type="pres">
@@ -1535,50 +2803,817 @@
     <dgm:cxn modelId="{1ADF19D8-E0EA-4EEB-9967-B1EDF4752D1C}" type="presParOf" srcId="{565F5458-94FD-482B-A04B-974EBE91B147}" destId="{F045EF84-FE70-4B4E-9419-6930B7BBA03E}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{AF5BC8B1-1893-4609-80EE-3A0713320334}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{D64230A3-48A3-4D1E-AE38-FB7C5855A5DC}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{8D86E858-7BCE-4B18-B3BD-B52F019C2155}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{4D7092D3-CA55-41FE-B62B-FCF8518BDE69}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{4434C172-5FFA-45A8-9CA0-895CFDCC35B0}" type="presParOf" srcId="{4D7092D3-CA55-41FE-B62B-FCF8518BDE69}" destId="{4AC62D36-3310-479A-8203-5386B16DE64A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{CFFACE78-5FC4-4EED-9E6D-2B836FE36522}" type="presParOf" srcId="{4D7092D3-CA55-41FE-B62B-FCF8518BDE69}" destId="{2B16F2A5-8FE0-4623-8328-10F2C364E228}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{B161E783-6B7C-4211-937D-AE6DB57ECE28}" type="presParOf" srcId="{4D7092D3-CA55-41FE-B62B-FCF8518BDE69}" destId="{1333E416-855A-44DB-8E96-4CC59A250927}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{04253AD4-6AF5-4293-AA2C-438BA5C6ABBF}" type="presParOf" srcId="{4D7092D3-CA55-41FE-B62B-FCF8518BDE69}" destId="{180643F7-8179-45C3-85C7-3E4D03B94B50}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{B38AE146-38D3-4776-BE12-33EC49F57839}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{606EF08A-DF49-4BE2-92F8-EC3064EBA1A6}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{820929F1-2E46-4A48-9216-50114D27F27D}" type="presParOf" srcId="{58452A0C-F80A-433D-9D48-67964DA0516A}" destId="{5A5DE83D-3C6C-481E-98E8-359A918A49A5}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{B7292F1D-AE96-46ED-8819-92B5FD763271}" type="presParOf" srcId="{5A5DE83D-3C6C-481E-98E8-359A918A49A5}" destId="{288C2B57-E270-4005-B3A1-29B446FD7CBB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{804C12B0-4CDA-4090-9C15-DDF8955F65DF}" type="presParOf" srcId="{5A5DE83D-3C6C-481E-98E8-359A918A49A5}" destId="{E99F97C6-0D25-4BCE-BFE2-9AF7E7056A26}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{18E05E75-781D-49F3-BFD3-875D1798CC65}" type="presParOf" srcId="{5A5DE83D-3C6C-481E-98E8-359A918A49A5}" destId="{3DCCB381-E450-4749-99CC-4E6DCB7F887B}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
     <dgm:cxn modelId="{34906253-52F0-47F3-957B-69FB086531AC}" type="presParOf" srcId="{5A5DE83D-3C6C-481E-98E8-359A918A49A5}" destId="{966228BF-8E04-4F16-A696-16B61069F363}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{28C5A1B5-D1DB-4BF6-86D4-CF59C26A1980}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{EB641154-D0EA-40CF-B7A1-E00794FACD85}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="166319"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{4A6ED5B2-34FA-4654-804C-A5B1060FF102}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="3399"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Captioning is available: Use the CC button</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="3399"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{538159BA-2087-4B9D-ACAF-C05C0E6DED90}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="908511"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{129449A4-8F29-4E0E-9F92-DFE4E12E9095}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="1071431"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{F38584A2-C97B-47F5-978A-FC6B532BAAD0}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="908511"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Send questions to “Everyone” </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="908511"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{9C6D6669-8D2C-4662-AE73-A7168FB52055}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1813624"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{E1F02D28-002F-49FC-BC2E-F9B59678E605}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="1976544"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{C1BEB25A-2602-4EF5-AB8D-33FF04B8CEB4}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="1813624"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Session is being recorded</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="1813624"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{F390D206-49E0-4D8D-B478-57E47776C284}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2718736"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{7C068744-6945-4613-9E4B-1C9C7F3BED6B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="2881656"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{43D9BA6D-0F97-49AB-BEFC-503DB6FB6D8C}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="2718736"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Class is eligible for 1 MLA CE Credits </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="2718736"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{85438435-EDE3-4085-B3FE-537A5439251F}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="3623848"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{0839D60B-2313-46DB-A5FD-398AC052BCA6}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="3786768"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{04371A2D-E260-464F-9CAB-5B7C7EFDFEBF}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="3623848"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Your feedback matters!                                                         </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="3623848"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{3DAE9546-2FD4-4883-8F3D-508D3289C8AC}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="3"/>
           <a:ext cx="10303329" cy="1016683"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="20000"/>
@@ -2147,50 +4182,344 @@
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="2200" b="0" i="0" kern="1200" dirty="0"/>
             <a:t>Identify 3 online resources tools to promote health literacy</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="2200" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1174269" y="3814567"/>
         <a:ext cx="9129059" cy="1016683"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList">
+  <dgm:title val="Icon Vertical Solid List"/>
+  <dgm:desc val="Use to show a series of visuals from top to bottom with Level 1 or Level 1 and Level 2 text grouped in a shape. Works best with icons or small pictures with lengthier descriptions."/>
+  <dgm:catLst>
+    <dgm:cat type="icon" pri="500"/>
+  </dgm:catLst>
+  <dgm:sampData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="root">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" axis="self" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="nodeHorzAlign" val="l"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="nodeHorzAlign" val="r"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:choose name="Name3">
+      <dgm:if name="Name4" axis="ch" ptType="node" func="cnt" op="lte" val="3">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="25"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:if name="Name5" axis="ch" ptType="node" func="cnt" op="lte" val="4">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="22"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:if name="Name6" axis="ch" ptType="node" func="cnt" op="lte" val="6">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="19"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:else name="Name7">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="16"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:ruleLst>
+      <dgm:rule type="h" for="ch" forName="compNode" val="0" fact="NaN" max="NaN"/>
+    </dgm:ruleLst>
+    <dgm:forEach name="Name8" axis="ch" ptType="node">
+      <dgm:layoutNode name="compNode">
+        <dgm:alg type="composite"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self"/>
+        <dgm:choose name="Name9">
+          <dgm:if name="Name10" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+            <dgm:constrLst>
+              <dgm:constr type="w" for="ch" forName="bgRect" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="bgRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="bgRect"/>
+              <dgm:constr type="t" for="ch" forName="bgRect"/>
+              <dgm:constr type="h" for="ch" forName="iconRect" refType="h" fact="0.55"/>
+              <dgm:constr type="w" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="l" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect" fact="0.55"/>
+              <dgm:constr type="ctrY" for="ch" forName="iconRect" refType="ctrY" refFor="ch" refForName="bgRect"/>
+              <dgm:constr type="w" for="ch" forName="spaceRect" refType="l" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="h" for="ch" forName="spaceRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="spaceRect" refType="r" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="t" for="ch" forName="spaceRect"/>
+              <dgm:constr type="w" for="ch" forName="parTx" refType="w" fact="0.45"/>
+              <dgm:constr type="h" for="ch" forName="parTx" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="parTx" refType="r" refFor="ch" refForName="spaceRect"/>
+              <dgm:constr type="t" for="ch" forName="parTx"/>
+              <dgm:constr type="h" for="ch" forName="desTx" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="desTx" refType="r" refFor="ch" refForName="parTx"/>
+              <dgm:constr type="t" for="ch" forName="desTx"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name11">
+            <dgm:constrLst>
+              <dgm:constr type="w" for="ch" forName="bgRect" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="bgRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="bgRect"/>
+              <dgm:constr type="t" for="ch" forName="bgRect"/>
+              <dgm:constr type="h" for="ch" forName="iconRect" refType="h" fact="0.55"/>
+              <dgm:constr type="w" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="l" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect" fact="0.55"/>
+              <dgm:constr type="ctrY" for="ch" forName="iconRect" refType="ctrY" refFor="ch" refForName="bgRect"/>
+              <dgm:constr type="w" for="ch" forName="spaceRect" refType="l" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="h" for="ch" forName="spaceRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="spaceRect" refType="r" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="t" for="ch" forName="spaceRect"/>
+              <dgm:constr type="h" for="ch" forName="parTx" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="parTx" refType="r" refFor="ch" refForName="spaceRect"/>
+              <dgm:constr type="t" for="ch" forName="parTx"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:ruleLst>
+          <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+        <dgm:layoutNode name="bgRect" styleLbl="bgShp">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+            <dgm:adjLst>
+              <dgm:adj idx="1" val="0.1"/>
+            </dgm:adjLst>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="iconRect" styleLbl="node1">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" blipPhldr="1">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="spaceRect">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="parTx" styleLbl="revTx">
+          <dgm:varLst>
+            <dgm:chMax val="0"/>
+            <dgm:chPref val="0"/>
+          </dgm:varLst>
+          <dgm:alg type="tx">
+            <dgm:param type="txAnchorVert" val="mid"/>
+            <dgm:param type="parTxLTRAlign" val="l"/>
+            <dgm:param type="shpTxLTRAlignCh" val="l"/>
+            <dgm:param type="parTxRTLAlign" val="r"/>
+            <dgm:param type="shpTxRTLAlignCh" val="r"/>
+          </dgm:alg>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="lMarg" refType="h" fact="0.3"/>
+            <dgm:constr type="rMarg" refType="h" fact="0.3"/>
+            <dgm:constr type="tMarg" refType="h" fact="0.3"/>
+            <dgm:constr type="bMarg" refType="h" fact="0.3"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="14" fact="NaN" max="NaN"/>
+            <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:choose name="Name12">
+          <dgm:if name="Name13" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+            <dgm:layoutNode name="desTx" styleLbl="revTx">
+              <dgm:varLst/>
+              <dgm:alg type="tx">
+                <dgm:param type="txAnchorVertCh" val="mid"/>
+                <dgm:param type="parTxLTRAlign" val="l"/>
+                <dgm:param type="shpTxLTRAlignCh" val="l"/>
+                <dgm:param type="parTxRTLAlign" val="r"/>
+                <dgm:param type="shpTxRTLAlignCh" val="r"/>
+                <dgm:param type="stBulletLvl" val="0"/>
+              </dgm:alg>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+                <dgm:adjLst/>
+              </dgm:shape>
+              <dgm:presOf axis="des" ptType="node"/>
+              <dgm:constrLst>
+                <dgm:constr type="primFontSz" val="18"/>
+                <dgm:constr type="secFontSz" refType="primFontSz"/>
+                <dgm:constr type="lMarg" refType="h" fact="0.3"/>
+                <dgm:constr type="rMarg" refType="h" fact="0.3"/>
+                <dgm:constr type="tMarg" refType="h" fact="0.3"/>
+                <dgm:constr type="bMarg" refType="h" fact="0.3"/>
+              </dgm:constrLst>
+              <dgm:ruleLst>
+                <dgm:rule type="primFontSz" val="11" fact="NaN" max="NaN"/>
+              </dgm:ruleLst>
+            </dgm:layoutNode>
+          </dgm:if>
+          <dgm:else name="Name14"/>
+        </dgm:choose>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name15" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="sibTrans">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self"/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+  <dgm:extLst>
+    <a:ext uri="{68A01E43-0DF5-4B5B-8FA6-DAF915123BFB}">
+      <dgm1612:lstStyle xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram">
+        <a:lvl1pPr>
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+        </a:lvl1pPr>
+        <a:lvl2pPr>
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+        </a:lvl2pPr>
+      </dgm1612:lstStyle>
+    </a:ext>
+  </dgm:extLst>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList">
   <dgm:title val="Icon Vertical Solid List"/>
   <dgm:desc val="Use to show a series of visuals from top to bottom with Level 1 or Level 1 and Level 2 text grouped in a shape. Works best with icons or small pictures with lengthier descriptions."/>
   <dgm:catLst>
     <dgm:cat type="icon" pri="500"/>
   </dgm:catLst>
   <dgm:sampData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
       <dgm:whole/>
     </dgm:dataModel>
   </dgm:sampData>
   <dgm:styleData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
       <dgm:whole/>
     </dgm:dataModel>
   </dgm:styleData>
   <dgm:clrData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
       <dgm:whole/>
@@ -3474,50 +5803,1084 @@
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
+<file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3560,51 +6923,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{68D4D79F-0D2F-4757-AE99-F4E3A68559D6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/13/2025</a:t>
+              <a:t>6/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3876,99 +7239,103 @@
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.state.mn.us/diseases/pertussis/pertparents.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -4068,51 +7435,77 @@
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Welcome. Thank you for being here today. This class is Effective Health Communication and Health Literacy: Understanding the Connection. I'm your instructor Nick Vera. I work for the Network of the National Library of Medicine Region 2 based out of Charleston, SC. </a:t>
+              <a:t>Welcome. Thank you for being here today. This class is Effective Health Communication and Health Literacy: Understanding the Connection. I'm your instructor Nick Vera. I work for the Network of the National Library of Medicine Region 2 based </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>out of Charleston</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, SC </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="125" name="Google Shape;125;p2:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -4153,50 +7546,214 @@
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 184"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="185" name="Google Shape;185;p12:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="717550" y="1162050"/>
+            <a:ext cx="5575300" cy="3136900"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;p12:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701040" y="4473892"/>
+            <a:ext cx="5608320" cy="3660458"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;p12:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3970938" y="8829967"/>
+            <a:ext cx="3037840" cy="466433"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 192"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="193" name="Google Shape;193;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -4310,65 +7867,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>10</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 202"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="203" name="Google Shape;203;p14:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -4474,65 +8031,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>11</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 208"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="209" name="Google Shape;209;p15:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -4638,65 +8195,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>12</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 215"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="216" name="Google Shape;216;p16:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -4802,65 +8359,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>13</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 224"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="225" name="Google Shape;225;p17:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
@@ -4911,51 +8468,51 @@
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 231"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="232" name="Google Shape;232;p19:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -5057,65 +8614,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>15</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 238"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="239" name="Google Shape;239;p18:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -5221,65 +8778,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>16</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 245"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="246" name="Google Shape;246;p20:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -5341,109 +8898,109 @@
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="248" name="Google Shape;248;p20:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>17</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 252"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="253" name="Google Shape;253;p21:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -5496,130 +9053,206 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701040" y="4473892"/>
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
-[...20 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="255" name="Google Shape;255;p21:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>18</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="829801372"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 252">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09449C7D-5C79-4C05-B28A-78959E431500}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="253" name="Google Shape;253;p21:notes">
@@ -5749,184 +9382,70 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>19</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="246494652"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...113 lines deleted...]
-<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 259"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="260" name="Google Shape;260;p22:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -5979,108 +9498,50 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701040" y="4473892"/>
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0"/>
-[...56 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="262" name="Google Shape;262;p22:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -6090,65 +9551,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 282"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="283" name="Google Shape;283;p24:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -6210,109 +9671,109 @@
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="285" name="Google Shape;285;p24:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>21</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 291"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="292" name="Google Shape;292;p27:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -6365,109 +9826,109 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701040" y="4473892"/>
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="294" name="Google Shape;294;p27:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>22</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 300"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="301" name="Google Shape;301;p28:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -6529,109 +9990,109 @@
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="303" name="Google Shape;303;p28:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 308"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="309" name="Google Shape;309;p29:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -6693,109 +10154,109 @@
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="311" name="Google Shape;311;p29:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>24</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 316"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="317" name="Google Shape;317;p30:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -6848,109 +10309,109 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701040" y="4473892"/>
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="319" name="Google Shape;319;p30:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>25</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 323"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="324" name="Google Shape;324;p31:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -7012,109 +10473,109 @@
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="326" name="Google Shape;326;p31:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>26</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 330"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="331" name="Google Shape;331;p32:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -7176,109 +10637,109 @@
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="333" name="Google Shape;333;p32:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>27</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 337"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="338" name="Google Shape;338;p33:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -7340,109 +10801,193 @@
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="340" name="Google Shape;340;p33:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>28</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F37C1951-B430-4891-8D79-DC3B7319464D}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4206312398"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 344"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="345" name="Google Shape;345;g1cec29a85c9_2_1:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -7481,259 +11026,133 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="346" name="Google Shape;346;g1cec29a85c9_2_1:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701040" y="4473892"/>
             <a:ext cx="5608200" cy="3660600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="347" name="Google Shape;347;g1cec29a85c9_2_1:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037800" cy="466500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>29</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...140 lines deleted...]
-<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 351"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="352" name="Google Shape;352;p34:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -7786,118 +11205,109 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701040" y="4473892"/>
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...8 lines deleted...]
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="354" name="Google Shape;354;p34:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970938" y="8829967"/>
             <a:ext cx="3037840" cy="466433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>30</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 364"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="365" name="Google Shape;365;p35:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -8003,65 +11413,209 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>31</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFD99E50-9D82-0160-CE4A-92BBCF6267B6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0417A158-91F0-AC37-1D80-5C068CFE11D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="717550" y="1162050"/>
+            <a:ext cx="5575300" cy="3136900"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{939DBAEA-33E6-C986-9D5E-32E37E7482B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>After this session, you will be able to: (read objectives)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC01772D-D751-6FC0-68CC-EEFF5D9D8480}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{508E21B0-86F0-4A46-A1AD-BFDAAC036001}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="584089154"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 145"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="146" name="Google Shape;146;p5:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -8183,73 +11737,73 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>4</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="153" name="Google Shape;153;p7:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -8355,65 +11909,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>5</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="160" name="Google Shape;160;p8:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -8519,65 +12073,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>6</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="167" name="Google Shape;167;p10:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
@@ -8683,65 +12237,65 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>7</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="174" name="Google Shape;174;p11:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
@@ -8762,51 +12316,51 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="175" name="Google Shape;175;p11:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -8897,214 +12451,50 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="701040" y="4473892"/>
             <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93175" tIns="46575" rIns="93175" bIns="46575" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr dirty="0"/>
-          </a:p>
-[...162 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -21967,167 +25357,171 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahrq.gov/sites/default/files/wysiwyg/health-literacy/3rd-edition-toolkit/health-literacy-toolkit-third-edition.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahrq.gov/sites/default/files/wysiwyg/health-literacy/3rd-edition-toolkit/health-literacy-toolkit-third-edition.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.gov/guides/plain-language" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odphp.health.gov/healthypeople" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/25774444/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 126"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="127" name="Google Shape;127;p2" descr="October 6, 2020 &#10;Nora Barnett&#10;NNLM GMR Outreach Specialist"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -22224,103 +25618,118 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:endParaRPr sz="2800" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buClr>
                 <a:srgbClr val="2E75B5"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Nick Vera, MLIS</a:t>
+              <a:t>Nick Vera, PhD.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buClr>
                 <a:srgbClr val="2E75B5"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>User Experience and Education Strategist, Region 2</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buClr>
                 <a:srgbClr val="2E75B5"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Network of the National Library of Medicine </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buClr>
                 <a:srgbClr val="2E75B5"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>December 10, 2025 </a:t>
+              <a:t>May 27</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, 2026 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buClr>
                 <a:srgbClr val="2E75B5"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:endParaRPr sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buClr>
                 <a:srgbClr val="2E75B5"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:endParaRPr sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="2E75B5"/>
@@ -22615,50 +26024,453 @@
               </a:pPr>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 188"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;p12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="442374"/>
+            <a:ext cx="7772400" cy="1341950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buSzPts val="4400"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Communication</a:t>
+            </a:r>
+            <a:endParaRPr sz="4400" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="191" name="Google Shape;191;p12">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect t="4950" r="5235" b="494"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4163651" y="1746715"/>
+            <a:ext cx="3818299" cy="3364570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{993EF814-CE14-D1EB-8713-19D8F223A8FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9984438" y="6273255"/>
+            <a:ext cx="1706217" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" marR="0" lvl="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" marR="0" lvl="1" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" marR="0" lvl="2" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" marR="0" lvl="3" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" marR="0" lvl="4" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" marR="0" lvl="5" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" marR="0" lvl="6" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" marR="0" lvl="7" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" marR="0" lvl="8" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r">
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:pPr algn="r">
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 196"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="197" name="Google Shape;197;p13"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1209702" y="219620"/>
@@ -22694,127 +26506,109 @@
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Health Literacy Universal Precautions: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>You can’t tell by looking</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="198" name="Google Shape;198;p13">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="198" name="Google Shape;198;p13" descr="Gilr smiling"/>
           <p:cNvPicPr preferRelativeResize="0">
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2585611" y="1991111"/>
             <a:ext cx="2126500" cy="2126500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="199" name="Google Shape;199;p13">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="199" name="Google Shape;199;p13" descr="C:\Users\techuser\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\26MTEIBM\MP900444005[1].jpg&#10;older women looking at phone"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4782450" y="1991109"/>
             <a:ext cx="2120382" cy="2126502"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="200" name="Google Shape;200;p13">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="200" name="Google Shape;200;p13" descr="young couple"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7021635" y="1991112"/>
             <a:ext cx="2120382" cy="2126501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -23159,70 +26953,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 206"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" descr="Cover image of the AHRQ Health Literacy Universal Precautions Toolkit, Second Edition.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BE44513-3660-4431-ADBD-D3E660E48829}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23601,70 +27395,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>11</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 212"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="213" name="Google Shape;213;p15"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -23689,694 +27483,747 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buSzPts val="4000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Clear health communication</a:t>
             </a:r>
             <a:endParaRPr sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="214" name="Google Shape;214;p15" descr="Table comparing clear communication and less clear communication.&#10;&#10;Clear communication: plain language, simple messages, need-to-know information (3 to 5 items), anticipating misunderstanding, confirming understanding, clarifying, objective and judgment-free.&#10;Less clear communication: medical jargon, complex messages, nice-to-know information, assumes understanding, infers understanding, repeats the same thing louder, inadvertently shaming."/>
+          <p:cNvPr id="214" name="Google Shape;214;p15" descr="clear health communication i&#10; side by side terms &#10;clear communication is  and the other column says usually communication is&#10;plain  language  medical jargon&#10;simle messages      complex message &#10;need to know  versus  nice to know "/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2851253081"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="182778893"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="2020133" y="1187062"/>
           <a:ext cx="8493375" cy="4888850"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:noFill/>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4239400">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="4253975">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="402325">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" u="none" strike="noStrike" cap="none">
+                        <a:rPr lang="en-US" sz="2300" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t>Clear communication    </a:t>
                       </a:r>
-                      <a:endParaRPr sz="1800"/>
+                      <a:endParaRPr sz="1800" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300"/>
+                        <a:rPr lang="en-US" sz="2300" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
                         <a:t>Less clear</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" u="none">
+                        <a:rPr lang="en-US" sz="2300" u="none" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:sym typeface="Calibri"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2300" u="none" dirty="0">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t> communication </a:t>
+                        <a:t>communication </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300">
+                        <a:rPr lang="en-US" sz="2300" dirty="0">
                           <a:latin typeface="Calibri"/>
                           <a:ea typeface="Calibri"/>
                           <a:cs typeface="Calibri"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
-                      <a:endParaRPr sz="2300">
+                      <a:endParaRPr sz="2300" dirty="0">
                         <a:latin typeface="Calibri"/>
                         <a:ea typeface="Calibri"/>
                         <a:cs typeface="Calibri"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="538850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>Plain language</a:t>
+                        <a:t> Plain language</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="B6D7A8"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>   Medical jargon</a:t>
+                        <a:t>  Medical jargon</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="E6B8AF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="538850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>Simple messages </a:t>
+                        <a:t> Simple messages </a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="B6D7A8"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>   Complex messages</a:t>
+                        <a:t>  Complex messages</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="E6B8AF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="992600">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
-                          <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>Need-to-know information</a:t>
+                        <a:t> Need-to-know information</a:t>
                       </a:r>
                       <a:endParaRPr sz="2300" b="0" dirty="0">
-                        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-                        <a:cs typeface="Calibri"/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" dirty="0"/>
-                        <a:t>(3 to 5 items)</a:t>
+                        <a:rPr lang="en-US" sz="2300" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> (3 to 5 items)</a:t>
                       </a:r>
-                      <a:endParaRPr sz="2300" dirty="0"/>
+                      <a:endParaRPr sz="2300" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="B6D7A8"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
-                          <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>   Nice-to-know information</a:t>
+                        <a:t>  Nice-to-know information</a:t>
                       </a:r>
-                      <a:endParaRPr dirty="0"/>
+                      <a:endParaRPr dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="E6B8AF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="538850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>Anticipating misunderstanding </a:t>
+                        <a:t> Anticipating misunderstanding </a:t>
                       </a:r>
-                      <a:endParaRPr sz="2300" b="0">
-[...2 lines deleted...]
-                        <a:cs typeface="Calibri"/>
+                      <a:endParaRPr sz="2300" b="0" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="B6D7A8"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>   Assumes understanding</a:t>
+                        <a:t>  Assumes understanding</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="E6B8AF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="538850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>Confirming understanding </a:t>
+                        <a:t> Confirming understanding </a:t>
                       </a:r>
-                      <a:endParaRPr sz="2300" b="0">
-[...2 lines deleted...]
-                        <a:cs typeface="Calibri"/>
+                      <a:endParaRPr sz="2300" b="0" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="B6D7A8"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>   Infers understanding </a:t>
+                        <a:t>  Infers understanding </a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="E6B8AF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="538850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>Clarifying </a:t>
+                        <a:t> Clarifying </a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="B6D7A8"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>   Repeats the same thing (louder)</a:t>
+                        <a:t>  Repeats the same thing (louder)</a:t>
                       </a:r>
-                      <a:endParaRPr sz="2300" b="0">
-[...2 lines deleted...]
-                        <a:cs typeface="Calibri"/>
+                      <a:endParaRPr sz="2300" b="0" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="E6B8AF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="799675">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0">
-[...2 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                        <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>Objective, judgement free</a:t>
+                        <a:t> Objective, judgement free</a:t>
                       </a:r>
-                      <a:endParaRPr sz="2300" b="0">
-[...2 lines deleted...]
-                        <a:cs typeface="Calibri"/>
+                      <a:endParaRPr sz="2300" b="0" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="B6D7A8"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2300" b="0" dirty="0">
-                          <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-                          <a:cs typeface="Calibri"/>
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                           <a:sym typeface="Calibri"/>
                         </a:rPr>
-                        <a:t>   Inadvertently shaming</a:t>
+                        <a:t>  Inadvertently shaming</a:t>
                       </a:r>
                       <a:endParaRPr sz="2300" b="0" dirty="0">
-                        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-                        <a:cs typeface="Calibri"/>
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         <a:sym typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="51425" marR="51425" marT="25725" marB="25725">
                     <a:solidFill>
                       <a:srgbClr val="E6B8AF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -24637,70 +28484,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>12</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 219"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="220" name="Google Shape;220;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -24873,57 +28720,51 @@
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buSzPts val="2200"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Benign</a:t>
             </a:r>
             <a:endParaRPr sz="2800" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="222" name="Google Shape;222;p16">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="222" name="Google Shape;222;p16" descr="figure with a question mark"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7367944" y="1874344"/>
             <a:ext cx="3469602" cy="3469602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -25188,70 +29029,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>13</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="228" name="Google Shape;228;p17"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -25849,382 +29690,368 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>14</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 235"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="236" name="Google Shape;236;p19"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="2097738" y="80316"/>
+            <a:ext cx="7886700" cy="1325563"/>
+          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buSzPts val="4000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Plain Language Principles</a:t>
+              <a:t>Plain language principles</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr sz="4000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;p19">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="237" name="Google Shape;237;p19"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609599" y="1597151"/>
-            <a:ext cx="10972800" cy="4490139"/>
+            <a:off x="649452" y="1742097"/>
+            <a:ext cx="10783272" cy="3908426"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix amt="0"/>
             </a:blip>
             <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:noAutofit/>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="228600" indent="-160528">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3341" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Use familiar terms; </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+              <a:rPr lang="en-US" sz="3341" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>not jargon, acronyms, or medical terminology</a:t>
             </a:r>
-            <a:endParaRPr sz="2000" dirty="0">
+            <a:endParaRPr sz="3341" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-50800">
               <a:buSzPct val="89120"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2000" dirty="0">
+            <a:endParaRPr sz="3341" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-160528">
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3341" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Chunk information</a:t>
             </a:r>
-            <a:endParaRPr sz="2000" b="1" dirty="0">
+            <a:endParaRPr sz="3341" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-224028">
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="3341" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>use ample headings and subheadings with less under each one</a:t>
             </a:r>
-            <a:endParaRPr dirty="0">
+            <a:endParaRPr sz="3341" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-224028">
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="3341" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>use bullet points </a:t>
             </a:r>
-            <a:endParaRPr sz="1600" dirty="0">
+            <a:endParaRPr sz="2541" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-50800">
               <a:buSzPct val="89120"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2000" dirty="0">
+            <a:endParaRPr sz="3341" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-160528">
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3341" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Organize logically: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+              <a:rPr lang="en-US" sz="3341" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>most important information first</a:t>
             </a:r>
-            <a:endParaRPr sz="2000" dirty="0">
+            <a:endParaRPr sz="3341" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-50800">
               <a:buSzPct val="89120"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2000" dirty="0">
+            <a:endParaRPr sz="3341" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-160528">
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3341" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Write in a conversational voice </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
+              <a:rPr lang="en-US" sz="3341" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>vs. academic or research voice</a:t>
             </a:r>
-            <a:endParaRPr sz="2000" dirty="0">
+            <a:endParaRPr sz="3341" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-224028">
               <a:buSzPct val="100000"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="3341" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>use the active voice</a:t>
             </a:r>
-            <a:endParaRPr sz="1600" dirty="0">
+            <a:endParaRPr sz="3341" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342265" lvl="1" indent="0">
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80B64856-54D2-1F80-220B-630C153C5555}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5627077" y="6288097"/>
             <a:ext cx="4607169" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId4">
-[...5 lines deleted...]
-                </a:hlinkClick>
               </a:rPr>
-              <a:t>Digital.gov</a:t>
+              <a:t>https://digital.gov/guides/plain-language</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EB85611-8D7D-5700-478D-49AA5D3B4766}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9984438" y="6273255"/>
             <a:ext cx="1706217" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -26468,70 +30295,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>15</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 242"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="243" name="Google Shape;243;p18"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -26964,70 +30791,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>16</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 249"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1CC0B72-4E2F-4C6A-8B51-7563E9B35A64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27043,51 +30870,51 @@
             <a:off x="199291" y="254717"/>
             <a:ext cx="11793415" cy="1356360"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Readability, plain language, and health literacy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="250" name="Google Shape;250;p20" descr="Three doodles appear under the terms “Readability,” “Plain Language,” and “Health Literacy.” The first doodle says, “Now THIS looks like somethin’ I’d read!”. The second doodle says “I’m understandin’ ALL this info up in here!” And the last doodle runs off, saying, “I’m gonna go make some informed decisions!”"/>
+          <p:cNvPr id="250" name="Google Shape;250;p20" descr="Alt: Three doodles appear under the terms “Readability,” “Plain Language,” and “Health Literacy.” The first doodle says, “Now THIS looks like somethin’ I’d read!” The second doodle says “I’m understandin’ ALL this info up in here!” And the last doodle runs off, saying, “I’m gonna go make some informed decisions!”"/>
           <p:cNvPicPr preferRelativeResize="0">
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3195617" y="1611077"/>
             <a:ext cx="5542857" cy="3847619"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -27400,70 +31227,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>17</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 256"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="257" name="Google Shape;257;p21"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -27481,51 +31308,51 @@
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Suitability Assessment of Materials (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>SAM)</a:t>
             </a:r>
             <a:endParaRPr sz="4000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22670079-52DE-C077-0FA7-24001784A770}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27782,106 +31609,294 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>18</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="An example of how the Suitability Assessment of Materials scores literature for a particular audience.">
+          <p:cNvPr id="5" name="Picture 4" descr="An example of how the Suitability Assessment of Materials scores literature for a particular audience.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0472B4CB-0B09-2E81-39DD-119946C4F754}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94CA1614-05AC-4CA2-9842-0CA422855008}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386861" y="1769519"/>
+            <a:off x="429257" y="2236447"/>
             <a:ext cx="11333483" cy="2385106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2097738" y="219620"/>
+            <a:ext cx="7886700" cy="703940"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Today’s Session</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3" hidden="1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9210677" y="6356354"/>
+            <a:ext cx="828675" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{025F9F99-9BD9-4422-B838-F0A597D458BC}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="600"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Content Placeholder 2" descr="Information and instructions regarding how the session will be conducted.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E204F45-36ED-D3DA-1ED0-80B8667EE6B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2020241804"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2152650" y="1419988"/>
+          <a:ext cx="7886700" cy="4351338"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78FBFEEC-F302-CB3D-A9E3-31121E5A73B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9984438" y="6273255"/>
+            <a:ext cx="1706217" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3315987393"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 256">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12A00E57-A383-DA87-44ED-77313A76784E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="257" name="Google Shape;257;p21">
@@ -27908,51 +31923,51 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>5 Min Break: Review Pertussis Example</a:t>
+              <a:t>4 Min Break: Review Pertussis Example</a:t>
             </a:r>
             <a:endParaRPr sz="4000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC6E1C1E-AC37-1D94-33E9-673C9E6F75D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -28203,677 +32218,303 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>19</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3754456262"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...406 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 263"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="265" name="Google Shape;265;p22"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2847567" y="-44577"/>
+            <a:off x="2847567" y="-31514"/>
             <a:ext cx="6178658" cy="836432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Applying SAM</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
-            </a:endParaRPr>
-[...44 lines deleted...]
-              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="269" name="Google Shape;269;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2062215" y="3056149"/>
             <a:ext cx="1684627" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Descriptive subheadings</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" b="1" dirty="0">
+            <a:endParaRPr sz="1800" b="1">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="264" name="Google Shape;264;p22" descr="Minnesota department of health handout about Pertussis."/>
           <p:cNvPicPr preferRelativeResize="0">
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3646410" y="718433"/>
             <a:ext cx="4899181" cy="5968093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="266" name="Google Shape;266;p22" descr="Arrow points to a section in the handout titled More Tips with 3 bullet points. Words with the arrow say: 3 items under subheading."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8715228" y="4133109"/>
+            <a:ext cx="1955800" cy="793750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;p22">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-1260000">
+            <a:off x="2942509" y="2575195"/>
+            <a:ext cx="623455" cy="350692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 50000"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="31538F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="268" name="Google Shape;268;p22">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-1260000">
             <a:off x="2971012" y="3960476"/>
             <a:ext cx="623455" cy="350692"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -28934,77 +32575,50 @@
             <a:solidFill>
               <a:srgbClr val="31538F"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95BFA4EC-6254-1E32-3F49-0F38580ECBE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10136838" y="6425655"/>
             <a:ext cx="1706217" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -29245,70 +32859,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 286"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="287" name="Google Shape;287;p24"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -29617,51 +33231,51 @@
                 <a:latin typeface="+mj-lt"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>interpretations of standard images</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="289" name="Google Shape;289;p24" descr="Illustration showing a pregnant woman drinking alcohol, with a visual representation of the baby also consuming alcohol. Caption reads: &quot;When mother drinks alcohol, baby drinks alcohol. Alcohol crosses the placenta and circulates in the bloodstream of the fetus.&quot;"/>
+          <p:cNvPr id="289" name="Google Shape;289;p24" descr="A mother drinking and her baby inside her also drinking, and the caption says &quot;when mother drinks alcohol, baby drinks alcohol. Alcohol crosses the placenta and circulates in the bloodstream of the fetus.&quot; "/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671460" y="1712434"/>
             <a:ext cx="3760516" cy="3156174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -29976,70 +33590,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>21</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="297" name="Google Shape;297;p27"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -30313,115 +33927,121 @@
               </a:rPr>
               <a:t>Use graphics</a:t>
             </a:r>
             <a:endParaRPr sz="2400" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="296" name="Google Shape;296;p27" descr="A drawing of two boys communicating through a tin-can phone."/>
+          <p:cNvPr id="296" name="Google Shape;296;p27">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6400800" y="2291001"/>
             <a:ext cx="5320517" cy="2374784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="298" name="Google Shape;298;p27"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3045150" y="6289568"/>
-            <a:ext cx="6101699" cy="291104"/>
+            <a:off x="3176954" y="6435120"/>
+            <a:ext cx="5568462" cy="318599"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Health Literacy Universal Precautions Toolkit, 3rd Edition</a:t>
+              <a:t>Health Literacy Universal Precautions Toolkit, 2nd Edition</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" dirty="0">
+            <a:endParaRPr sz="1100" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5273573B-8997-A7C2-D9EB-969945421AE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10136838" y="6425655"/>
@@ -30670,70 +34290,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>22</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 304"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5FB1B91-E909-119C-0F2C-1066369B5C4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -31040,53 +34660,53 @@
             <a:off x="3131146" y="6484512"/>
             <a:ext cx="6297600" cy="307736"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Health Literacy Universal Precautions Toolkit, 3rd Edition​</a:t>
+              <a:t>Health Literacy Universal Precautions Toolkit, 2nd Edition​</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+            <a:endParaRPr sz="1400" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82358163-2F28-DAF3-AE9B-5C7D4110E596}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10136838" y="6425655"/>
             <a:ext cx="1706217" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -31332,121 +34952,121 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 312"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6419E7A0-F0C2-45B6-8012-8B8D3482658F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Teach Back Method</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="313" name="Google Shape;313;p29" descr="Flowchart titled “The Teach-Back Method.” It shows a cycle for teaching patients about health information. First step: “Chunk and teach information.” Next: “Ask patients to teach back in their own words; allow patients to consult material.” If correct and more to explain, loop back to first step. If incorrect, go to “Reteach using different words,” then return to teach-back step. A button labeled “Back to Pathway Menu” appears at the bottom right."/>
+          <p:cNvPr id="313" name="Google Shape;313;p29" descr="A simple flowchart showing the teach‑back method: teach a small chunk, ask the patient to repeat it in their own words, reteach if needed, and repeat the cycle until they understand."/>
           <p:cNvPicPr preferRelativeResize="0">
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2194719" y="185519"/>
             <a:ext cx="7802562" cy="5889625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -31814,70 +35434,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>24</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 320"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="321" name="Google Shape;321;p30"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -32187,100 +35807,100 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>25</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
+          <p:cNvPr id="5" name="Picture 4" descr="A screenshot of the MedlinePlus home page. ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D398A971-DCF1-4B6A-A7CE-968B4972AC42}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD4B5A4A-1221-4F4E-9791-EFAAB70D4F3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6600305" y="199274"/>
             <a:ext cx="4754477" cy="5814317"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 327"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="328" name="Google Shape;328;p31"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -32774,70 +36394,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>26</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 334"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="335" name="Google Shape;335;p32"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -32859,51 +36479,51 @@
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Use visuals and examples that reflect the audience</a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="336" name="Google Shape;336;p32" descr="A covid-19 poster from Seattle and King County Public health that says: Please protect on anothre from Covid-19. Wear a face covering and keep 6 feet apart from other in public spaces."/>
+          <p:cNvPr id="336" name="Google Shape;336;p32" descr="A covid-19 poster from Seattle and King County Public health that says: Please protect on anothre from Covid-19. Wer a face covering and keep 6 feet apart from other in public spaces."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4839597" y="206529"/>
             <a:ext cx="5029636" cy="6584251"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -33168,70 +36788,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>27</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 341"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="342" name="Google Shape;342;p33"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -33576,70 +37196,477 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>28</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DAFC6CE-D5E3-7A3E-5559-C413D985BC58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214069" y="379147"/>
+            <a:ext cx="2367543" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>NNLM</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 5" descr="Map of the United States that shows the 7 regions of the Network of the National Library of Medicine.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93BF469A-BC33-763E-FEA6-58FCC15230AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3029085" y="295454"/>
+            <a:ext cx="8184143" cy="5662680"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D99242E1-CDF9-8E93-4CDE-793138720852}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10136838" y="6425655"/>
+            <a:ext cx="1706217" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" marR="0" lvl="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" marR="0" lvl="1" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" marR="0" lvl="2" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" marR="0" lvl="3" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" marR="0" lvl="4" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" marR="0" lvl="5" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" marR="0" lvl="6" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" marR="0" lvl="7" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" marR="0" lvl="8" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Corbel"/>
+                <a:ea typeface="Corbel"/>
+                <a:cs typeface="Corbel"/>
+                <a:sym typeface="Corbel"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r">
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:pPr algn="r">
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3732771032"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 348"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="349" name="Google Shape;349;g1cec29a85c9_2_1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -33663,54 +37690,54 @@
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Indian Health Service</a:t>
             </a:r>
             <a:endParaRPr sz="4000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="350" name="Google Shape;350;g1cec29a85c9_2_1" descr="Picture of Indian Health Service homepage.">
+          <p:cNvPr id="350" name="Google Shape;350;g1cec29a85c9_2_1">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2305050" y="1195447"/>
             <a:ext cx="7886700" cy="5260370"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -33979,228 +38006,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>29</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...157 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 355"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="356" name="Google Shape;356;p34"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -34385,62 +38254,50 @@
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...10 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Clear health communication</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> best practices include using plain language, limiting to "need to know" information, confirming understanding, and being aware of cultural differences </a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="+mj-lt"/>
@@ -34462,51 +38319,51 @@
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t> Free </a:t>
+              <a:t>Free </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>online resources</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> you can use to promote health literacy include SAM, MedlinePlus, EthnoMed, IHS, and the AHRQ Health Literacy Universal Precautions Toolkit </a:t>
             </a:r>
@@ -34801,70 +38658,70 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>30</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 368"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="369" name="Google Shape;369;p35" descr="3 questions marks floating on the slide. Do you have any questions."/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -35224,70 +39081,228 @@
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Corbel"/>
                 <a:ea typeface="Corbel"/>
                 <a:cs typeface="Corbel"/>
                 <a:sym typeface="Corbel"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>31</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BEC8A52-A501-D01E-924B-929E7D0ED2B3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{592033EA-BADC-FD3A-6282-83B7BD68B847}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2152650" y="303192"/>
+            <a:ext cx="7886700" cy="774451"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Objectives</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Content Placeholder 2" descr="tips about the webinar session">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43C2FBC-A67D-CC72-EF2F-6FD456256C6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2396823902"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1061356" y="1175572"/>
+          <a:ext cx="10303329" cy="4833257"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0722F887-29C6-EAD2-E35B-3563AC2B1875}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9984438" y="6273255"/>
+            <a:ext cx="1706217" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2761577326"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 149"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="150" name="Google Shape;150;p5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -35608,70 +39623,70 @@
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 156"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157" name="Google Shape;157;p7"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -35795,153 +39810,146 @@
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>is the degree to which organizations equitably enable individuals to find, understand, and use information and services to inform health-related decisions and actions for themselves and others. </a:t>
             </a:r>
             <a:endParaRPr dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{712EB927-A9CB-85FE-BF55-9C4B2F2730F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2877950" y="6344580"/>
+            <a:off x="3733800" y="6273255"/>
             <a:ext cx="6107722" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId3">
-[...5 lines deleted...]
-                </a:hlinkClick>
               </a:rPr>
-              <a:t>Healthy People 2023</a:t>
+              <a:t>https://odphp.health.gov/healthypeople</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE907225-42FC-2537-4673-780A5E03340A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9984438" y="6273255"/>
             <a:ext cx="1706217" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>5</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 163"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;p8"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -36105,70 +40113,70 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9984438" y="6273255"/>
             <a:ext cx="1706217" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>6</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 170"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="171" name="Google Shape;171;p10"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -36196,130 +40204,123 @@
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Why is it important to address health literacy?</a:t>
             </a:r>
             <a:endParaRPr sz="4000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="172" name="Google Shape;172;p10" descr="1) People with low health literacy are more likely to visit the ER and 2) have more hospital stays. 3) Low health literacy can act as a barrier to effective disease self-management and 4) People with limited health literacy have higher mortality rates."/>
+          <p:cNvPr id="6" name="Google Shape;172;p10" descr="1) People with low health literacy are more likely to visit the ER and 2) have more hospital stays. 3) Low health literacy can act as a barrier to effective disease self-management and 4) People with limited health literacy have higher mortality rates.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B624DEF5-4198-4EF7-AD53-03C3F3C92D1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="1454" r="1454"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2260879" y="1446962"/>
+            <a:off x="2548026" y="1338440"/>
             <a:ext cx="6915878" cy="4181119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E44D49F3-CCC6-4A90-94B8-656F033402DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3160069" y="6211669"/>
-            <a:ext cx="7677477" cy="646331"/>
+            <a:off x="3731741" y="6290960"/>
+            <a:ext cx="6307609" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" i="0" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...6 lines deleted...]
-                </a:hlinkClick>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>A systematic review of patient medication error on self-administering medication at home</a:t>
+              <a:t>https://pubmed.ncbi.nlm.nih.gov/25774444/</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" i="0" dirty="0">
-[...4 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6514D8E7-C2B9-333E-2A1F-870414CE8103}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9984438" y="6273255"/>
             <a:ext cx="1706217" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -36413,70 +40414,70 @@
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
-              <a:t>7</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 178"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="179" name="Google Shape;179;p11"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -36661,90 +40662,78 @@
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-76200">
               <a:lnSpc>
                 <a:spcPct val="160000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="338"/>
               </a:spcBef>
               <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="181" name="Google Shape;181;p11">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="181" name="Google Shape;181;p11" descr="healthcare worker at the bedside of an older woman"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9675692" y="1257084"/>
             <a:ext cx="1623521" cy="2171915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="182" name="Google Shape;182;p11">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="182" name="Google Shape;182;p11" descr="older man "/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608063" y="3428999"/>
             <a:ext cx="1577058" cy="2118356"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
@@ -36762,453 +40751,50 @@
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9984438" y="6273255"/>
             <a:ext cx="1706217" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
               <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:pPr>
-                <a:defRPr/>
-[...401 lines deleted...]
-              <a:pPr algn="r">
                 <a:defRPr/>
               </a:pPr>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Basis">
   <a:themeElements>
     <a:clrScheme name="Custom 15">
@@ -37785,109 +41371,110 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1194</Words>
+  <Words>1035</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>221</Paragraphs>
-[...1 lines deleted...]
-  <Notes>31</Notes>
+  <Paragraphs>224</Paragraphs>
+  <Slides>32</Slides>
+  <Notes>32</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>31</vt:i4>
+        <vt:i4>32</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="38" baseType="lpstr">
+    <vt:vector size="39" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Corbel</vt:lpstr>
       <vt:lpstr>Gill Sans</vt:lpstr>
       <vt:lpstr>Helvetica</vt:lpstr>
       <vt:lpstr>Basis</vt:lpstr>
       <vt:lpstr>Effective Health Communication and Health Literacy:  Understanding the Connection</vt:lpstr>
+      <vt:lpstr>Today’s Session</vt:lpstr>
       <vt:lpstr>NNLM</vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>What is Health Literacy? </vt:lpstr>
       <vt:lpstr>Shared responsibility</vt:lpstr>
       <vt:lpstr>Why is it important to address health literacy?</vt:lpstr>
       <vt:lpstr>Risk factors for low health literacy </vt:lpstr>
-      <vt:lpstr>Communication </vt:lpstr>
+      <vt:lpstr>Communication</vt:lpstr>
       <vt:lpstr>Health Literacy Universal Precautions: You can’t tell by looking</vt:lpstr>
       <vt:lpstr>The Agency for Healthcare Research and Quality (AHRQ) </vt:lpstr>
       <vt:lpstr>Clear health communication</vt:lpstr>
       <vt:lpstr>Can you substitute another word for easier understanding?</vt:lpstr>
       <vt:lpstr>Plain language sentences: examples</vt:lpstr>
-      <vt:lpstr>Plain Language Principles </vt:lpstr>
+      <vt:lpstr>Plain language principles </vt:lpstr>
       <vt:lpstr>Print Communication:  Readability vs. Plain Language</vt:lpstr>
       <vt:lpstr>Readability, plain language, and health literacy</vt:lpstr>
       <vt:lpstr>Suitability Assessment of Materials (SAM)</vt:lpstr>
-      <vt:lpstr>5 Min Break: Review Pertussis Example</vt:lpstr>
+      <vt:lpstr>4 Min Break: Review Pertussis Example</vt:lpstr>
       <vt:lpstr>Applying SAM</vt:lpstr>
       <vt:lpstr>Use visuals to aid communication </vt:lpstr>
       <vt:lpstr>Verbal communication</vt:lpstr>
       <vt:lpstr>Confirm Understanding</vt:lpstr>
       <vt:lpstr>Teach Back Method</vt:lpstr>
       <vt:lpstr>MedlinePlus tools to promote health literacy </vt:lpstr>
       <vt:lpstr>Culturally Aware Communication</vt:lpstr>
       <vt:lpstr>Use visuals and examples that reflect the audience </vt:lpstr>
       <vt:lpstr>EthnoMed</vt:lpstr>
       <vt:lpstr>Indian Health Service</vt:lpstr>
       <vt:lpstr>Summary</vt:lpstr>
       <vt:lpstr>Questions?  Nick Vera verani@musc.edu </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Effective Health Communication and Health Literacy:  Understanding the Connection</dc:title>