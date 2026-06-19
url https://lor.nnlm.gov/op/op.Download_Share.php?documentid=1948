--- v2 (2026-01-24)
+++ v3 (2026-06-19)
@@ -1,89 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId9"/>
+    <p:notesMasterId r:id="rId11"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="271" r:id="rId2"/>
-    <p:sldId id="320" r:id="rId3"/>
-[...4 lines deleted...]
-    <p:sldId id="323" r:id="rId8"/>
+    <p:sldId id="362" r:id="rId3"/>
+    <p:sldId id="363" r:id="rId4"/>
+    <p:sldId id="320" r:id="rId5"/>
+    <p:sldId id="322" r:id="rId6"/>
+    <p:sldId id="274" r:id="rId7"/>
+    <p:sldId id="275" r:id="rId8"/>
+    <p:sldId id="364" r:id="rId9"/>
+    <p:sldId id="323" r:id="rId10"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -148,110 +164,3551 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
-    <p:restoredTop sz="80258" autoAdjust="0"/>
+    <p:restoredTop sz="87392" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="64" d="100"/>
+          <a:sy n="64" d="100"/>
         </p:scale>
-        <p:origin x="1330" y="53"/>
+        <p:origin x="712" y="32"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Margie Sheppard" userId="56a8cecf-a73a-4adc-b5d9-269b5afed9cf" providerId="ADAL" clId="{BFFA28C8-CFAB-4331-9CDD-8C1C5D48D556}"/>
+    <pc:docChg chg="custSel modSld sldOrd">
+      <pc:chgData name="Margie Sheppard" userId="56a8cecf-a73a-4adc-b5d9-269b5afed9cf" providerId="ADAL" clId="{BFFA28C8-CFAB-4331-9CDD-8C1C5D48D556}" dt="2026-06-09T13:05:23.654" v="332" actId="5793"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Margie Sheppard" userId="56a8cecf-a73a-4adc-b5d9-269b5afed9cf" providerId="ADAL" clId="{BFFA28C8-CFAB-4331-9CDD-8C1C5D48D556}" dt="2026-05-18T15:44:50.021" v="58" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="55572614" sldId="271"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Margie Sheppard" userId="56a8cecf-a73a-4adc-b5d9-269b5afed9cf" providerId="ADAL" clId="{BFFA28C8-CFAB-4331-9CDD-8C1C5D48D556}" dt="2026-05-18T16:08:30.942" v="145" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3944572684" sldId="275"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Margie Sheppard" userId="56a8cecf-a73a-4adc-b5d9-269b5afed9cf" providerId="ADAL" clId="{BFFA28C8-CFAB-4331-9CDD-8C1C5D48D556}" dt="2026-05-18T16:06:06.645" v="143" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="419850241" sldId="322"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Margie Sheppard" userId="56a8cecf-a73a-4adc-b5d9-269b5afed9cf" providerId="ADAL" clId="{BFFA28C8-CFAB-4331-9CDD-8C1C5D48D556}" dt="2026-06-09T13:05:23.654" v="332" actId="5793"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3315987393" sldId="362"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Margie Sheppard" userId="56a8cecf-a73a-4adc-b5d9-269b5afed9cf" providerId="ADAL" clId="{BFFA28C8-CFAB-4331-9CDD-8C1C5D48D556}" dt="2026-06-09T12:54:45.496" v="237" actId="20577"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3315987393" sldId="362"/>
+            <ac:graphicFrameMk id="6" creationId="{5E204F45-36ED-D3DA-1ED0-80B8667EE6B0}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="ord modNotesTx">
+        <pc:chgData name="Margie Sheppard" userId="56a8cecf-a73a-4adc-b5d9-269b5afed9cf" providerId="ADAL" clId="{BFFA28C8-CFAB-4331-9CDD-8C1C5D48D556}" dt="2026-05-18T15:50:11.286" v="142" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1584973940" sldId="363"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
+</file>
+
+<file path=ppt/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
+</file>
+
+<file path=ppt/diagrams/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
+</file>
+
+<file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent2" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList" loCatId="icon" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_2" csCatId="accent2" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Captioning is available: Use the CC button</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2E13682C-5222-4F2C-9477-71A5408D5856}" type="parTrans" cxnId="{8FAEEB79-1FF3-42D8-ACBF-B3F81C9FFD26}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D9A42369-4F33-4E1C-B3A7-5CE3A7D621FD}" type="sibTrans" cxnId="{8FAEEB79-1FF3-42D8-ACBF-B3F81C9FFD26}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Send questions to the Q&amp;A</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{03B281E1-081C-4942-A254-3FCE78988C37}" type="parTrans" cxnId="{A6DABFCC-DD3A-4A5B-B394-53FB80A2AB30}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1BDB9001-3490-4097-9245-6AB7BF735A61}" type="sibTrans" cxnId="{A6DABFCC-DD3A-4A5B-B394-53FB80A2AB30}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{57F6828A-12AB-46BE-B3E3-E71405B61561}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Session is being recorded</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E9FA6C5F-7D3C-4A93-87CE-43DADC77414F}" type="parTrans" cxnId="{7302E9C3-E950-4419-A156-E9E21B079145}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{405A8F1E-C11D-4171-9E0C-7097EB56ED91}" type="sibTrans" cxnId="{7302E9C3-E950-4419-A156-E9E21B079145}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Class is eligible for 1.5 MLA CE Credits </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EDC9FBBA-D28C-4A17-9B00-D446CA1AAF7F}" type="parTrans" cxnId="{793BF91C-0EF5-4300-8D1C-E4F95A7DFCB6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3D5286DC-40BD-4EB2-9B1E-7DD1319190F8}" type="sibTrans" cxnId="{793BF91C-0EF5-4300-8D1C-E4F95A7DFCB6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8515AB5A-B01A-4526-87B1-901C9D1E892C}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" dirty="0"/>
+            <a:t>Your feedback matters!                                                         </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E89C36C7-B748-41A8-966B-5C31CC0ADE73}" type="parTrans" cxnId="{78CBDC30-6E25-4869-9C4B-710D6F1CB8F0}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1FB464CD-0963-4CE1-9CF0-5A226C632085}" type="sibTrans" cxnId="{78CBDC30-6E25-4869-9C4B-710D6F1CB8F0}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" type="pres">
+      <dgm:prSet presAssocID="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" presName="root" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{28C5A1B5-D1DB-4BF6-86D4-CF59C26A1980}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EB641154-D0EA-40CF-B7A1-E00794FACD85}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Subtitles"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{D02EFFCB-065E-4218-97EF-07AA286FCD4E}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4A6ED5B2-34FA-4654-804C-A5B1060FF102}" type="pres">
+      <dgm:prSet presAssocID="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" presName="parTx" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{09F2DA9D-68A4-4BA6-857E-213DB199FD1D}" type="pres">
+      <dgm:prSet presAssocID="{D9A42369-4F33-4E1C-B3A7-5CE3A7D621FD}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{538159BA-2087-4B9D-ACAF-C05C0E6DED90}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="5"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{129449A4-8F29-4E0E-9F92-DFE4E12E9095}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Customer Review"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{B3CA3AAD-B421-41F6-B680-A867B2DEB99F}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F38584A2-C97B-47F5-978A-FC6B532BAAD0}" type="pres">
+      <dgm:prSet presAssocID="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" presName="parTx" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{83F17D83-BCF1-4D7E-8480-E021D28505B3}" type="pres">
+      <dgm:prSet presAssocID="{1BDB9001-3490-4097-9245-6AB7BF735A61}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9C6D6669-8D2C-4662-AE73-A7168FB52055}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E1F02D28-002F-49FC-BC2E-F9B59678E605}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Radio microphone"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{DD0DFFB3-DABE-4AE7-808F-8258DE77D0B2}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C1BEB25A-2602-4EF5-AB8D-33FF04B8CEB4}" type="pres">
+      <dgm:prSet presAssocID="{57F6828A-12AB-46BE-B3E3-E71405B61561}" presName="parTx" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{56FB71C7-F40F-43A2-8695-96D1D1AC8235}" type="pres">
+      <dgm:prSet presAssocID="{405A8F1E-C11D-4171-9E0C-7097EB56ED91}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F390D206-49E0-4D8D-B478-57E47776C284}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7C068744-6945-4613-9E4B-1C9C7F3BED6B}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="iconRect" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Checkmark"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{B92630EC-60D8-4ACE-9FF4-E9E81BDDBEBA}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{43D9BA6D-0F97-49AB-BEFC-503DB6FB6D8C}" type="pres">
+      <dgm:prSet presAssocID="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" presName="parTx" presStyleLbl="revTx" presStyleIdx="3" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{638A7AC7-6DDA-47D9-A758-BCA099873225}" type="pres">
+      <dgm:prSet presAssocID="{3D5286DC-40BD-4EB2-9B1E-7DD1319190F8}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="compNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{85438435-EDE3-4085-B3FE-537A5439251F}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0839D60B-2313-46DB-A5FD-398AC052BCA6}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="iconRect" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:spPr>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:extLst>
+        <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
+          <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Thumbs Up Sign"/>
+        </a:ext>
+      </dgm:extLst>
+    </dgm:pt>
+    <dgm:pt modelId="{0A80BEE9-4AB7-4FC6-8F1F-68F8BC82C4C0}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="spaceRect" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{04371A2D-E260-464F-9CAB-5B7C7EFDFEBF}" type="pres">
+      <dgm:prSet presAssocID="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" presName="parTx" presStyleLbl="revTx" presStyleIdx="4" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{6F201303-5E34-4DD4-A30D-6E5C89E41821}" type="presOf" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{F4899404-6049-4B26-8405-2A6628A5E6EC}" type="presOf" srcId="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" destId="{4A6ED5B2-34FA-4654-804C-A5B1060FF102}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{793BF91C-0EF5-4300-8D1C-E4F95A7DFCB6}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" srcOrd="3" destOrd="0" parTransId="{EDC9FBBA-D28C-4A17-9B00-D446CA1AAF7F}" sibTransId="{3D5286DC-40BD-4EB2-9B1E-7DD1319190F8}"/>
+    <dgm:cxn modelId="{42AAC51D-CB68-440C-9761-3A88BD1CEEA6}" type="presOf" srcId="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" destId="{F38584A2-C97B-47F5-978A-FC6B532BAAD0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{78CBDC30-6E25-4869-9C4B-710D6F1CB8F0}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" srcOrd="4" destOrd="0" parTransId="{E89C36C7-B748-41A8-966B-5C31CC0ADE73}" sibTransId="{1FB464CD-0963-4CE1-9CF0-5A226C632085}"/>
+    <dgm:cxn modelId="{A330A538-A0A1-49D7-BDB0-3296570C0088}" type="presOf" srcId="{B7C14C1D-C9EB-4C38-B03E-B0F60F8B2068}" destId="{43D9BA6D-0F97-49AB-BEFC-503DB6FB6D8C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{8FAEEB79-1FF3-42D8-ACBF-B3F81C9FFD26}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{FBE52628-7954-43A2-BB6C-9FB65E7A64B3}" srcOrd="0" destOrd="0" parTransId="{2E13682C-5222-4F2C-9477-71A5408D5856}" sibTransId="{D9A42369-4F33-4E1C-B3A7-5CE3A7D621FD}"/>
+    <dgm:cxn modelId="{A0D35794-E045-4A80-A0D4-555488F33738}" type="presOf" srcId="{8515AB5A-B01A-4526-87B1-901C9D1E892C}" destId="{04371A2D-E260-464F-9CAB-5B7C7EFDFEBF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{1ADC38AF-77AC-4F1E-89A7-A5AC54E2D673}" type="presOf" srcId="{57F6828A-12AB-46BE-B3E3-E71405B61561}" destId="{C1BEB25A-2602-4EF5-AB8D-33FF04B8CEB4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{7302E9C3-E950-4419-A156-E9E21B079145}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{57F6828A-12AB-46BE-B3E3-E71405B61561}" srcOrd="2" destOrd="0" parTransId="{E9FA6C5F-7D3C-4A93-87CE-43DADC77414F}" sibTransId="{405A8F1E-C11D-4171-9E0C-7097EB56ED91}"/>
+    <dgm:cxn modelId="{A6DABFCC-DD3A-4A5B-B394-53FB80A2AB30}" srcId="{F60ECAA4-7154-42D9-825A-D9D71D5B7D5B}" destId="{C818FB00-8E81-45B1-8DC9-F1D36EEEDEE7}" srcOrd="1" destOrd="0" parTransId="{03B281E1-081C-4942-A254-3FCE78988C37}" sibTransId="{1BDB9001-3490-4097-9245-6AB7BF735A61}"/>
+    <dgm:cxn modelId="{4108383A-4F95-4FA1-96CC-E1D72F990D5F}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{D0E831DB-EC94-4ED8-A842-DE11A7DBFE54}" type="presParOf" srcId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" destId="{28C5A1B5-D1DB-4BF6-86D4-CF59C26A1980}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{91306312-55CC-40AC-AE0D-A4ED46E4F510}" type="presParOf" srcId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" destId="{EB641154-D0EA-40CF-B7A1-E00794FACD85}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{60BD3B93-374F-4302-B54C-0B1D36A28CAE}" type="presParOf" srcId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" destId="{D02EFFCB-065E-4218-97EF-07AA286FCD4E}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{24524586-C49C-46CE-915C-C762167E9A16}" type="presParOf" srcId="{4A37931A-F6A3-4D97-8A3F-FFD645DB21B5}" destId="{4A6ED5B2-34FA-4654-804C-A5B1060FF102}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{237398FF-C816-435D-B46A-E145746395C1}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{09F2DA9D-68A4-4BA6-857E-213DB199FD1D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{1F7675E6-5CF8-443E-8D97-4B23F25E3C7A}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{9DE1F867-E4B0-45C0-80E6-929CAF565582}" type="presParOf" srcId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" destId="{538159BA-2087-4B9D-ACAF-C05C0E6DED90}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{16370D59-522F-450D-BE79-8532FF2222F4}" type="presParOf" srcId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" destId="{129449A4-8F29-4E0E-9F92-DFE4E12E9095}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{7B8AB748-CF89-4907-9C34-A90861A17688}" type="presParOf" srcId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" destId="{B3CA3AAD-B421-41F6-B680-A867B2DEB99F}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{FA8DA17B-BEA3-4C65-BAFA-B12D5FF10859}" type="presParOf" srcId="{C2AA4EF5-2338-47F9-B857-3C8E4D4BAA64}" destId="{F38584A2-C97B-47F5-978A-FC6B532BAAD0}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{3E910F05-F345-43C6-BDE7-41102F19E5E5}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{83F17D83-BCF1-4D7E-8480-E021D28505B3}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{B2A07F0E-1110-4A38-825F-8C701D2D77FA}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{CA880BCA-6C51-4EAC-BD44-997AA58529B8}" type="presParOf" srcId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" destId="{9C6D6669-8D2C-4662-AE73-A7168FB52055}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{E458EDD4-044F-43E3-98B8-32D1D440BA31}" type="presParOf" srcId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" destId="{E1F02D28-002F-49FC-BC2E-F9B59678E605}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{C9196F4C-10F4-4A14-855D-B13303B7B3E8}" type="presParOf" srcId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" destId="{DD0DFFB3-DABE-4AE7-808F-8258DE77D0B2}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{B56969F5-569E-48B9-9B8F-A053701B2892}" type="presParOf" srcId="{77447CE1-0D8E-4C3F-B91E-710AF29C6BBE}" destId="{C1BEB25A-2602-4EF5-AB8D-33FF04B8CEB4}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{910426F9-F3FD-49FA-9112-0E4E1705B665}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{56FB71C7-F40F-43A2-8695-96D1D1AC8235}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{F781FD31-4580-442A-A59E-9E95D165FA49}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{A2343824-4E66-4222-8E18-E424CBC137AD}" type="presParOf" srcId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" destId="{F390D206-49E0-4D8D-B478-57E47776C284}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{173096F9-802D-4E3D-A970-0CA1B38AA176}" type="presParOf" srcId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" destId="{7C068744-6945-4613-9E4B-1C9C7F3BED6B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{AA5081E0-8030-4DCE-9BCF-44E6935C180D}" type="presParOf" srcId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" destId="{B92630EC-60D8-4ACE-9FF4-E9E81BDDBEBA}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{C723F12C-290E-47E0-AE55-7F661519C285}" type="presParOf" srcId="{D0670F1F-B76E-42FB-8D0D-2885F6BB1891}" destId="{43D9BA6D-0F97-49AB-BEFC-503DB6FB6D8C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{EE429BD0-8347-46FE-BCC4-FD504108604D}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{638A7AC7-6DDA-47D9-A758-BCA099873225}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{6E8B7044-0ECE-430C-A937-D3FA6CA626B8}" type="presParOf" srcId="{143F9D57-A1F7-4417-AE10-97E4EC384CD2}" destId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{84755C34-A836-4149-98D5-BC193C2B332F}" type="presParOf" srcId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" destId="{85438435-EDE3-4085-B3FE-537A5439251F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{69F45676-8DB8-43E7-95FF-50AF268D9DF3}" type="presParOf" srcId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" destId="{0839D60B-2313-46DB-A5FD-398AC052BCA6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{D3D83DFE-A428-4A9C-8D5D-DC256C3C1DC4}" type="presParOf" srcId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" destId="{0A80BEE9-4AB7-4FC6-8F1F-68F8BC82C4C0}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+    <dgm:cxn modelId="{142A970F-6DD5-4790-9AE5-6E4F95322B6F}" type="presParOf" srcId="{3599DAEB-BA1E-4F4B-96F8-F51BDF5E7CAA}" destId="{04371A2D-E260-464F-9CAB-5B7C7EFDFEBF}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{28C5A1B5-D1DB-4BF6-86D4-CF59C26A1980}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="3399"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{EB641154-D0EA-40CF-B7A1-E00794FACD85}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="166319"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{4A6ED5B2-34FA-4654-804C-A5B1060FF102}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="3399"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Captioning is available: Use the CC button</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="3399"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{538159BA-2087-4B9D-ACAF-C05C0E6DED90}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="908511"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{129449A4-8F29-4E0E-9F92-DFE4E12E9095}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="1071431"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{F38584A2-C97B-47F5-978A-FC6B532BAAD0}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="908511"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Send questions to the Q&amp;A</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="908511"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{9C6D6669-8D2C-4662-AE73-A7168FB52055}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1813624"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{E1F02D28-002F-49FC-BC2E-F9B59678E605}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="1976544"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{C1BEB25A-2602-4EF5-AB8D-33FF04B8CEB4}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="1813624"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Session is being recorded</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="1813624"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{F390D206-49E0-4D8D-B478-57E47776C284}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2718736"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{7C068744-6945-4613-9E4B-1C9C7F3BED6B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="2881656"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{43D9BA6D-0F97-49AB-BEFC-503DB6FB6D8C}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="2718736"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Class is eligible for 1.5 MLA CE Credits </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="2718736"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{85438435-EDE3-4085-B3FE-537A5439251F}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="3623848"/>
+          <a:ext cx="7886700" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{0839D60B-2313-46DB-A5FD-398AC052BCA6}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="219037" y="3786768"/>
+          <a:ext cx="398249" cy="398249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{04371A2D-E260-464F-9CAB-5B7C7EFDFEBF}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="836323" y="3623848"/>
+          <a:ext cx="7050376" cy="724089"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76633" tIns="76633" rIns="76633" bIns="76633" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0"/>
+            <a:t>Your feedback matters!                                                         </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="836323" y="3623848"/>
+        <a:ext cx="7050376" cy="724089"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2018/2/layout/IconVerticalSolidList">
+  <dgm:title val="Icon Vertical Solid List"/>
+  <dgm:desc val="Use to show a series of visuals from top to bottom with Level 1 or Level 1 and Level 2 text grouped in a shape. Works best with icons or small pictures with lengthier descriptions."/>
+  <dgm:catLst>
+    <dgm:cat type="icon" pri="500"/>
+  </dgm:catLst>
+  <dgm:sampData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData useDef="1">
+    <dgm:dataModel>
+      <dgm:ptLst/>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="root">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" axis="self" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="nodeHorzAlign" val="l"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="nodeHorzAlign" val="r"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:choose name="Name3">
+      <dgm:if name="Name4" axis="ch" ptType="node" func="cnt" op="lte" val="3">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="25"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:if name="Name5" axis="ch" ptType="node" func="cnt" op="lte" val="4">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="22"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:if name="Name6" axis="ch" ptType="node" func="cnt" op="lte" val="6">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="19"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:else name="Name7">
+        <dgm:constrLst>
+          <dgm:constr type="h" for="ch" forName="compNode" refType="h" fact="0.3"/>
+          <dgm:constr type="w" for="ch" forName="compNode" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="compNode" fact="0.25"/>
+          <dgm:constr type="primFontSz" for="des" forName="parTx" val="16"/>
+          <dgm:constr type="primFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="lte" fact="0.75"/>
+          <dgm:constr type="h" for="des" forName="compNode" op="equ"/>
+          <dgm:constr type="h" for="des" forName="bgRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="w" for="des" forName="iconRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="spaceRect" op="equ"/>
+          <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+          <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+        </dgm:constrLst>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:ruleLst>
+      <dgm:rule type="h" for="ch" forName="compNode" val="0" fact="NaN" max="NaN"/>
+    </dgm:ruleLst>
+    <dgm:forEach name="Name8" axis="ch" ptType="node">
+      <dgm:layoutNode name="compNode">
+        <dgm:alg type="composite"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self"/>
+        <dgm:choose name="Name9">
+          <dgm:if name="Name10" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+            <dgm:constrLst>
+              <dgm:constr type="w" for="ch" forName="bgRect" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="bgRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="bgRect"/>
+              <dgm:constr type="t" for="ch" forName="bgRect"/>
+              <dgm:constr type="h" for="ch" forName="iconRect" refType="h" fact="0.55"/>
+              <dgm:constr type="w" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="l" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect" fact="0.55"/>
+              <dgm:constr type="ctrY" for="ch" forName="iconRect" refType="ctrY" refFor="ch" refForName="bgRect"/>
+              <dgm:constr type="w" for="ch" forName="spaceRect" refType="l" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="h" for="ch" forName="spaceRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="spaceRect" refType="r" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="t" for="ch" forName="spaceRect"/>
+              <dgm:constr type="w" for="ch" forName="parTx" refType="w" fact="0.45"/>
+              <dgm:constr type="h" for="ch" forName="parTx" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="parTx" refType="r" refFor="ch" refForName="spaceRect"/>
+              <dgm:constr type="t" for="ch" forName="parTx"/>
+              <dgm:constr type="h" for="ch" forName="desTx" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="desTx" refType="r" refFor="ch" refForName="parTx"/>
+              <dgm:constr type="t" for="ch" forName="desTx"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name11">
+            <dgm:constrLst>
+              <dgm:constr type="w" for="ch" forName="bgRect" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="bgRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="bgRect"/>
+              <dgm:constr type="t" for="ch" forName="bgRect"/>
+              <dgm:constr type="h" for="ch" forName="iconRect" refType="h" fact="0.55"/>
+              <dgm:constr type="w" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="l" for="ch" forName="iconRect" refType="h" refFor="ch" refForName="iconRect" fact="0.55"/>
+              <dgm:constr type="ctrY" for="ch" forName="iconRect" refType="ctrY" refFor="ch" refForName="bgRect"/>
+              <dgm:constr type="w" for="ch" forName="spaceRect" refType="l" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="h" for="ch" forName="spaceRect" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="spaceRect" refType="r" refFor="ch" refForName="iconRect"/>
+              <dgm:constr type="t" for="ch" forName="spaceRect"/>
+              <dgm:constr type="h" for="ch" forName="parTx" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="parTx" refType="r" refFor="ch" refForName="spaceRect"/>
+              <dgm:constr type="t" for="ch" forName="parTx"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:ruleLst>
+          <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+        <dgm:layoutNode name="bgRect" styleLbl="bgShp">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+            <dgm:adjLst>
+              <dgm:adj idx="1" val="0.1"/>
+            </dgm:adjLst>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="iconRect" styleLbl="node1">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" blipPhldr="1">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="spaceRect">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="parTx" styleLbl="revTx">
+          <dgm:varLst>
+            <dgm:chMax val="0"/>
+            <dgm:chPref val="0"/>
+          </dgm:varLst>
+          <dgm:alg type="tx">
+            <dgm:param type="txAnchorVert" val="mid"/>
+            <dgm:param type="parTxLTRAlign" val="l"/>
+            <dgm:param type="shpTxLTRAlignCh" val="l"/>
+            <dgm:param type="parTxRTLAlign" val="r"/>
+            <dgm:param type="shpTxRTLAlignCh" val="r"/>
+          </dgm:alg>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="lMarg" refType="h" fact="0.3"/>
+            <dgm:constr type="rMarg" refType="h" fact="0.3"/>
+            <dgm:constr type="tMarg" refType="h" fact="0.3"/>
+            <dgm:constr type="bMarg" refType="h" fact="0.3"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="14" fact="NaN" max="NaN"/>
+            <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:choose name="Name12">
+          <dgm:if name="Name13" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+            <dgm:layoutNode name="desTx" styleLbl="revTx">
+              <dgm:varLst/>
+              <dgm:alg type="tx">
+                <dgm:param type="txAnchorVertCh" val="mid"/>
+                <dgm:param type="parTxLTRAlign" val="l"/>
+                <dgm:param type="shpTxLTRAlignCh" val="l"/>
+                <dgm:param type="parTxRTLAlign" val="r"/>
+                <dgm:param type="shpTxRTLAlignCh" val="r"/>
+                <dgm:param type="stBulletLvl" val="0"/>
+              </dgm:alg>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+                <dgm:adjLst/>
+              </dgm:shape>
+              <dgm:presOf axis="des" ptType="node"/>
+              <dgm:constrLst>
+                <dgm:constr type="primFontSz" val="18"/>
+                <dgm:constr type="secFontSz" refType="primFontSz"/>
+                <dgm:constr type="lMarg" refType="h" fact="0.3"/>
+                <dgm:constr type="rMarg" refType="h" fact="0.3"/>
+                <dgm:constr type="tMarg" refType="h" fact="0.3"/>
+                <dgm:constr type="bMarg" refType="h" fact="0.3"/>
+              </dgm:constrLst>
+              <dgm:ruleLst>
+                <dgm:rule type="primFontSz" val="11" fact="NaN" max="NaN"/>
+              </dgm:ruleLst>
+            </dgm:layoutNode>
+          </dgm:if>
+          <dgm:else name="Name14"/>
+        </dgm:choose>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name15" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="sibTrans">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self"/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+  <dgm:extLst>
+    <a:ext uri="{68A01E43-0DF5-4B5B-8FA6-DAF915123BFB}">
+      <dgm1612:lstStyle xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram">
+        <a:lvl1pPr>
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+        </a:lvl1pPr>
+        <a:lvl2pPr>
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+        </a:lvl2pPr>
+      </dgm1612:lstStyle>
+    </a:ext>
+  </dgm:extLst>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -296,51 +3753,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{68D4D79F-0D2F-4757-AE99-F4E3A68559D6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/13/2026</a:t>
+              <a:t>6/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -564,70 +4021,352 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{AF659489-CB77-4B18-9E55-7587094A2450}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2362991343"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{1E640117-C3A4-4D95-8CFE-4BB45D40D405}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="829801372"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{AF659489-CB77-4B18-9E55-7587094A2450}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3328101727"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -648,271 +4387,154 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4070A3BC-CD4A-42FB-9834-D8B895449A61}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="696548528"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...115 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4070A3BC-CD4A-42FB-9834-D8B895449A61}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="631638274"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -933,182 +4555,154 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F8934926-C686-4023-8DF6-3AEFF76CC816}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4077983497"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" marR="0" lvl="0" indent="-171450" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...26 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{20A39C0A-C793-4372-962D-3E4173FA06F6}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3547952110"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1129,60 +4723,144 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AF659489-CB77-4B18-9E55-7587094A2450}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3492564137"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{AF659489-CB77-4B18-9E55-7587094A2450}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2205752241"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -10642,165 +14320,173 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2"/>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3905C0F8-9145-83A8-9409-6D78335581F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7188518" y="4363722"/>
-            <a:ext cx="4591050" cy="1325563"/>
+            <a:off x="1142999" y="-1716506"/>
+            <a:ext cx="9875520" cy="1356360"/>
           </a:xfrm>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="6600" dirty="0">
-[...5 lines deleted...]
-              <a:t>Introduction</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>How PubMed Works: Introduction</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Content Placeholder 7" descr="How PubMed Works logo" title="How PubMed Works logo"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="412432" y="237969"/>
+            <a:off x="2647632" y="858858"/>
             <a:ext cx="5812449" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F565AD3-F03F-22DB-1A83-6E9F70E5385B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11018519" y="6347579"/>
             <a:ext cx="943433" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0">
@@ -10811,50 +14497,397 @@
               <a:pPr algn="r"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="55572614"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2097738" y="219620"/>
+            <a:ext cx="7886700" cy="703940"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Today’s Session</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3" hidden="1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9210677" y="6356354"/>
+            <a:ext cx="828675" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{025F9F99-9BD9-4422-B838-F0A597D458BC}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:spcAft>
+                  <a:spcPts val="600"/>
+                </a:spcAft>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Content Placeholder 2" descr="Information and instructions regarding how the session will be conducted.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E204F45-36ED-D3DA-1ED0-80B8667EE6B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="905690321"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2152650" y="1419988"/>
+          <a:ext cx="7886700" cy="4351338"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78FBFEEC-F302-CB3D-A9E3-31121E5A73B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9984438" y="6273255"/>
+            <a:ext cx="1706217" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{76BF41A6-7A2C-4690-ACC7-07924994F7F6}" type="slidenum">
+              <a:rPr lang="en-US" sz="1400" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3315987393"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBEE42C5-B679-3810-B2F7-4794E90BA8F1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62C60614-75B2-9D3F-6BA9-82CDEF14FFEB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7188518" y="4363722"/>
+            <a:ext cx="4591050" cy="1325563"/>
+          </a:xfrm>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="6600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Introduction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Content Placeholder 7" descr="How PubMed Works logo" title="How PubMed Works logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59EF14A7-0B86-0100-1750-0D19A5958B82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="412432" y="237969"/>
+            <a:ext cx="5812449" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E753C54E-CD60-9D3F-5327-96D4D7900540}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11018519" y="6347579"/>
+            <a:ext cx="943433" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr algn="r"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1584973940"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -10927,74 +14960,74 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11018519" y="6347579"/>
             <a:ext cx="943433" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="r"/>
-              <a:t>2</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1283709598"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -11074,74 +15107,74 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11018519" y="6347579"/>
             <a:ext cx="943433" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="r"/>
-              <a:t>3</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="419850241"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B44D7D15-FE01-4938-AEA7-E823EE6B7BD6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -11256,74 +15289,74 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11018519" y="6347579"/>
             <a:ext cx="943433" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="r"/>
-              <a:t>4</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4021001576"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{963650BC-4751-4BDC-B626-2F408B31F249}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -11405,74 +15438,74 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11018519" y="6347579"/>
             <a:ext cx="943433" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="r"/>
-              <a:t>5</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2395010986"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3944572684"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02D68096-22A2-962D-45AC-7A4B67C3DF73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -11534,51 +15567,51 @@
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1457095" y="2040537"/>
             <a:ext cx="9443628" cy="2776926"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3318270944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62C331FC-FAB1-D229-60B2-179CCDE2CF04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -11631,51 +15664,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11018519" y="6347579"/>
             <a:ext cx="943433" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr algn="r"/>
-              <a:t>7</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3063048320"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Basis">
   <a:themeElements>
@@ -12250,90 +16283,98 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{170051ed-867f-4092-a6af-8a42e27b7e09}" enabled="1" method="Standard" siteId="{5217e0e7-539d-4563-b1bf-7c6dcf074f91}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>231</Words>
+  <Words>95</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>28</Paragraphs>
-[...1 lines deleted...]
-  <Notes>5</Notes>
+  <Paragraphs>34</Paragraphs>
+  <Slides>9</Slides>
+  <Notes>9</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Corbel</vt:lpstr>
       <vt:lpstr>Basis</vt:lpstr>
+      <vt:lpstr>How PubMed Works: Introduction</vt:lpstr>
+      <vt:lpstr>Today’s Session</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>What’s in PubMed?</vt:lpstr>
       <vt:lpstr>Does PubMed have Full Text?</vt:lpstr>
       <vt:lpstr>Finding the original research</vt:lpstr>
       <vt:lpstr>What Do We Know About this Article?</vt:lpstr>
       <vt:lpstr>Questions?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rebecca Brown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>