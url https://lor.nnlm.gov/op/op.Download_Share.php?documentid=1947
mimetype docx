--- v1 (2026-01-24)
+++ v2 (2026-04-27)
@@ -976,53 +976,53 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00325AD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Retrieves all citations added </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">on a specific date </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A249D4" w14:textId="77777777" w:rsidR="001D3585" w:rsidRDefault="001D3585" w:rsidP="001D3585">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00751F10">
         <w:t xml:space="preserve">2025/03/06[crdt] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F7135E" w14:textId="77777777" w:rsidR="001D3585" w:rsidRDefault="001D3585" w:rsidP="001D3585">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="67F7135E" w14:textId="77777777" w:rsidR="001D3585" w:rsidRDefault="001D3585" w:rsidP="0093282D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00325AD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Retrieves all citations added</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00325AD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">during </w:t>
@@ -1093,67 +1093,146 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00325AD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">use the string below </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>then</w:t>
       </w:r>
       <w:r w:rsidRPr="00325AD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> AND your search term:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF01A44" w14:textId="77777777" w:rsidR="001D3585" w:rsidRPr="00751F10" w:rsidRDefault="001D3585" w:rsidP="001D3585">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00837469">
+    <w:p w14:paraId="6DF01A44" w14:textId="77777777" w:rsidR="001D3585" w:rsidRDefault="001D3585" w:rsidP="004B36A6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751F10">
+        <w:t>2025/03/06[crdt] or for a range, 2025/03/01:2025/03/06[crdt]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> AND </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837469">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>your term goes here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E0C501" w14:textId="31AFA5B1" w:rsidR="004B36A6" w:rsidRPr="004B36A6" w:rsidRDefault="004B36A6" w:rsidP="001D3585">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B36A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can search </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B36A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Entry Term </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B36A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Advanced Search</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Builder;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B36A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B36A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hoose the MeSH field</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B36A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>he entry term will map to MeSH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E084D47" w14:textId="77777777" w:rsidR="00FA0913" w:rsidRDefault="00FA0913" w:rsidP="00FA0913">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20D69FCD" w14:textId="77777777" w:rsidR="00FA0913" w:rsidRDefault="00FA0913" w:rsidP="00FA0913">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1206,61 +1285,61 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B1565" w:rsidRPr="00D77149">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C602D61" w14:textId="77777777" w:rsidR="00E86720" w:rsidRDefault="00E86720" w:rsidP="00291D15">
+    <w:p w14:paraId="2F422E03" w14:textId="77777777" w:rsidR="00ED69D3" w:rsidRDefault="00ED69D3" w:rsidP="00291D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0256E716" w14:textId="77777777" w:rsidR="00E86720" w:rsidRDefault="00E86720" w:rsidP="00291D15">
+    <w:p w14:paraId="307B7EAB" w14:textId="77777777" w:rsidR="00ED69D3" w:rsidRDefault="00ED69D3" w:rsidP="00291D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1290,78 +1369,85 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26651F3F" w14:textId="208B1EE3" w:rsidR="00485108" w:rsidRPr="00485108" w:rsidRDefault="00485108" w:rsidP="00485108">
+  <w:p w14:paraId="26651F3F" w14:textId="1670D0E7" w:rsidR="00485108" w:rsidRPr="00485108" w:rsidRDefault="00485108" w:rsidP="00485108">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00485108">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Funded by the National Library of Medicine. NNLM and Network of the National Library of Medicine are service marks of the US Department of Health and Human Services.</w:t>
     </w:r>
     <w:r w:rsidR="002A0D57">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Updated </w:t>
     </w:r>
+    <w:r w:rsidR="0093282D">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>June</w:t>
+    </w:r>
     <w:r w:rsidR="00451D7F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>January 2026</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidR="002A0D57">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C3873B0" w14:textId="762C8E89" w:rsidR="00485108" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1165859887"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
@@ -1385,61 +1471,61 @@
         </w:r>
         <w:r w:rsidR="00485108">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0C59B932" w14:textId="15E48E6C" w:rsidR="007F66FE" w:rsidRPr="007F66FE" w:rsidRDefault="007F66FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7377F870" w14:textId="77777777" w:rsidR="00E86720" w:rsidRDefault="00E86720" w:rsidP="00291D15">
+    <w:p w14:paraId="17B7D599" w14:textId="77777777" w:rsidR="00ED69D3" w:rsidRDefault="00ED69D3" w:rsidP="00291D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="220ED29E" w14:textId="77777777" w:rsidR="00E86720" w:rsidRDefault="00E86720" w:rsidP="00291D15">
+    <w:p w14:paraId="03FF254E" w14:textId="77777777" w:rsidR="00ED69D3" w:rsidRDefault="00ED69D3" w:rsidP="00291D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60044905" w14:textId="244E626A" w:rsidR="00291D15" w:rsidRDefault="00291D15">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="156AA647" wp14:editId="34891889">
           <wp:extent cx="5943600" cy="953770"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1874,51 +1960,51 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2053722371">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1210000136">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="883641538">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="75173802">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00291D15"/>
@@ -1941,133 +2027,138 @@
     <w:rsid w:val="001C2F77"/>
     <w:rsid w:val="001D3585"/>
     <w:rsid w:val="001E36B5"/>
     <w:rsid w:val="00206199"/>
     <w:rsid w:val="00221AD4"/>
     <w:rsid w:val="00230C1E"/>
     <w:rsid w:val="002375D1"/>
     <w:rsid w:val="002471B3"/>
     <w:rsid w:val="00266258"/>
     <w:rsid w:val="002746BE"/>
     <w:rsid w:val="00280EBE"/>
     <w:rsid w:val="00291D15"/>
     <w:rsid w:val="002A0D57"/>
     <w:rsid w:val="002D38A9"/>
     <w:rsid w:val="003062C9"/>
     <w:rsid w:val="00326D43"/>
     <w:rsid w:val="00372BB2"/>
     <w:rsid w:val="003867ED"/>
     <w:rsid w:val="003B1348"/>
     <w:rsid w:val="003B50B3"/>
     <w:rsid w:val="003D7E64"/>
     <w:rsid w:val="00410C88"/>
     <w:rsid w:val="00451D7F"/>
     <w:rsid w:val="0045559D"/>
     <w:rsid w:val="00485108"/>
+    <w:rsid w:val="004B36A6"/>
     <w:rsid w:val="004B7E93"/>
     <w:rsid w:val="004C0035"/>
     <w:rsid w:val="004D4561"/>
     <w:rsid w:val="004E564F"/>
     <w:rsid w:val="004E796D"/>
     <w:rsid w:val="004F2AE1"/>
     <w:rsid w:val="005001E4"/>
     <w:rsid w:val="0050270B"/>
     <w:rsid w:val="00534086"/>
     <w:rsid w:val="00561F08"/>
     <w:rsid w:val="005B6B2F"/>
     <w:rsid w:val="005C634D"/>
     <w:rsid w:val="00623728"/>
     <w:rsid w:val="00625C5A"/>
     <w:rsid w:val="00670C6D"/>
     <w:rsid w:val="006764BC"/>
     <w:rsid w:val="006809AD"/>
     <w:rsid w:val="006A6801"/>
     <w:rsid w:val="006B7C91"/>
     <w:rsid w:val="006F4DB3"/>
     <w:rsid w:val="0072582A"/>
     <w:rsid w:val="00783AE0"/>
     <w:rsid w:val="007951DB"/>
     <w:rsid w:val="007A0E88"/>
     <w:rsid w:val="007B0AE1"/>
     <w:rsid w:val="007C6972"/>
     <w:rsid w:val="007E018C"/>
     <w:rsid w:val="007F1A77"/>
     <w:rsid w:val="007F66FE"/>
     <w:rsid w:val="00811226"/>
+    <w:rsid w:val="00865F47"/>
     <w:rsid w:val="00867E67"/>
     <w:rsid w:val="0087524C"/>
     <w:rsid w:val="008870AB"/>
     <w:rsid w:val="008B1D8D"/>
     <w:rsid w:val="008E3958"/>
     <w:rsid w:val="0091052A"/>
     <w:rsid w:val="00931350"/>
+    <w:rsid w:val="0093282D"/>
     <w:rsid w:val="00936D5A"/>
     <w:rsid w:val="00941802"/>
     <w:rsid w:val="009714C2"/>
     <w:rsid w:val="00971546"/>
     <w:rsid w:val="009B1565"/>
     <w:rsid w:val="009F48E3"/>
     <w:rsid w:val="009F63FD"/>
     <w:rsid w:val="00A250F6"/>
     <w:rsid w:val="00A366E7"/>
     <w:rsid w:val="00A43B3A"/>
     <w:rsid w:val="00A75B08"/>
+    <w:rsid w:val="00A93061"/>
     <w:rsid w:val="00AF118D"/>
     <w:rsid w:val="00AF25D5"/>
     <w:rsid w:val="00B6253B"/>
     <w:rsid w:val="00B746D8"/>
     <w:rsid w:val="00B77BFC"/>
     <w:rsid w:val="00B80CC2"/>
     <w:rsid w:val="00B934A1"/>
     <w:rsid w:val="00BB6424"/>
     <w:rsid w:val="00BC00D0"/>
     <w:rsid w:val="00BF3A8A"/>
     <w:rsid w:val="00C41FC7"/>
     <w:rsid w:val="00C50EC3"/>
     <w:rsid w:val="00C61D67"/>
     <w:rsid w:val="00C63E83"/>
     <w:rsid w:val="00C66DC6"/>
     <w:rsid w:val="00C7272E"/>
     <w:rsid w:val="00CE71B4"/>
     <w:rsid w:val="00CF0DB4"/>
     <w:rsid w:val="00D005E6"/>
     <w:rsid w:val="00D02776"/>
     <w:rsid w:val="00D111BB"/>
     <w:rsid w:val="00D147BE"/>
     <w:rsid w:val="00D356FA"/>
     <w:rsid w:val="00D77149"/>
     <w:rsid w:val="00DB4B92"/>
     <w:rsid w:val="00DB6F64"/>
     <w:rsid w:val="00DB75DD"/>
     <w:rsid w:val="00DF04EA"/>
     <w:rsid w:val="00E07A41"/>
     <w:rsid w:val="00E145B9"/>
     <w:rsid w:val="00E33A1C"/>
     <w:rsid w:val="00E41F26"/>
     <w:rsid w:val="00E54E30"/>
     <w:rsid w:val="00E86720"/>
     <w:rsid w:val="00EA63A8"/>
+    <w:rsid w:val="00ED69D3"/>
     <w:rsid w:val="00EF1C39"/>
     <w:rsid w:val="00F075BD"/>
     <w:rsid w:val="00F3507F"/>
     <w:rsid w:val="00F471BD"/>
     <w:rsid w:val="00F5201B"/>
     <w:rsid w:val="00F5786C"/>
     <w:rsid w:val="00FA0913"/>
     <w:rsid w:val="00FB30E3"/>
     <w:rsid w:val="00FE4D2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3094,82 +3185,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0260242-3064-43B7-8F19-20EDB017CE37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>306</Words>
-  <Characters>1612</Characters>
+  <Words>326</Words>
+  <Characters>1720</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>How PubMed Works: Introduction Handout</vt:lpstr>
       <vt:lpstr>    Search Examples Used in Class:</vt:lpstr>
       <vt:lpstr>    Questions</vt:lpstr>
       <vt:lpstr>    Links shared in class</vt:lpstr>
       <vt:lpstr>    Additional Training Resources</vt:lpstr>
       <vt:lpstr>    Journal Selection for MEDLINE</vt:lpstr>
       <vt:lpstr>    PubMed Search Tips</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1865</CharactersWithSpaces>
+  <CharactersWithSpaces>1991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rebecca Brown</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>